--- v1 (2026-06-17)
+++ v2 (2026-09-18)
@@ -1,93 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22527"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66C58B4B-AD3A-4B05-AE50-FFA9CBB91D1F}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B9A5E9C3-3190-4323-B9D7-9BFE27EACA79}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="390" windowWidth="21600" windowHeight="11385" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Жертвы" sheetId="16" r:id="rId1"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A24" i="16" l="1"/>
-[...1 lines deleted...]
-  <c r="A26" i="16" s="1"/>
+  <c r="A333" i="16" l="1"/>
+  <c r="A334" i="16"/>
+  <c r="A335" i="16" s="1"/>
+  <c r="A336" i="16" s="1"/>
   <c r="A5" i="16" l="1"/>
   <c r="A6" i="16" s="1"/>
   <c r="A7" i="16" s="1"/>
   <c r="A8" i="16" s="1"/>
   <c r="A9" i="16" s="1"/>
   <c r="A10" i="16" s="1"/>
   <c r="A11" i="16" s="1"/>
   <c r="A12" i="16" s="1"/>
   <c r="A13" i="16" s="1"/>
   <c r="A14" i="16" s="1"/>
   <c r="A15" i="16" s="1"/>
   <c r="A16" i="16" s="1"/>
   <c r="A17" i="16" s="1"/>
   <c r="A18" i="16" s="1"/>
   <c r="A19" i="16" s="1"/>
   <c r="A20" i="16" s="1"/>
   <c r="A21" i="16" s="1"/>
   <c r="A22" i="16" s="1"/>
   <c r="A23" i="16" s="1"/>
+  <c r="A24" i="16" l="1"/>
+  <c r="A25" i="16" s="1"/>
+  <c r="A26" i="16" s="1"/>
   <c r="A27" i="16" s="1"/>
   <c r="A28" i="16" s="1"/>
   <c r="A29" i="16" s="1"/>
   <c r="A30" i="16" s="1"/>
   <c r="A31" i="16" s="1"/>
   <c r="A32" i="16" s="1"/>
   <c r="A33" i="16" s="1"/>
   <c r="A34" i="16" s="1"/>
   <c r="A35" i="16" s="1"/>
   <c r="A36" i="16" s="1"/>
   <c r="A37" i="16" s="1"/>
   <c r="A38" i="16" s="1"/>
   <c r="A39" i="16" s="1"/>
   <c r="A40" i="16" s="1"/>
   <c r="A41" i="16" s="1"/>
   <c r="A42" i="16" s="1"/>
   <c r="A43" i="16" s="1"/>
   <c r="A44" i="16" s="1"/>
   <c r="A45" i="16" s="1"/>
   <c r="A46" i="16" s="1"/>
   <c r="A47" i="16" s="1"/>
   <c r="A48" i="16" s="1"/>
   <c r="A49" i="16" s="1"/>
   <c r="A50" i="16" s="1"/>
   <c r="A51" i="16" s="1"/>
@@ -248,75 +252,75 @@
   <c r="A206" i="16" s="1"/>
   <c r="A207" i="16" s="1"/>
   <c r="A208" i="16" s="1"/>
   <c r="A209" i="16" s="1"/>
   <c r="A210" i="16" s="1"/>
   <c r="A211" i="16" s="1"/>
   <c r="A212" i="16" s="1"/>
   <c r="A213" i="16" s="1"/>
   <c r="A214" i="16" s="1"/>
   <c r="A215" i="16" s="1"/>
   <c r="A216" i="16" s="1"/>
   <c r="A217" i="16" s="1"/>
   <c r="A218" i="16" s="1"/>
   <c r="A219" i="16" s="1"/>
   <c r="A220" i="16" s="1"/>
   <c r="A221" i="16" s="1"/>
   <c r="A222" i="16" s="1"/>
   <c r="A223" i="16" s="1"/>
   <c r="A224" i="16" s="1"/>
   <c r="A225" i="16" s="1"/>
   <c r="A226" i="16" s="1"/>
   <c r="A227" i="16" s="1"/>
   <c r="A228" i="16" s="1"/>
   <c r="A229" i="16" s="1"/>
   <c r="A230" i="16" s="1"/>
-  <c r="A231" i="16" l="1"/>
+  <c r="A231" i="16" s="1"/>
   <c r="A232" i="16" s="1"/>
   <c r="A233" i="16" s="1"/>
   <c r="A234" i="16" s="1"/>
   <c r="A235" i="16" s="1"/>
   <c r="A236" i="16" s="1"/>
   <c r="A237" i="16" s="1"/>
   <c r="A238" i="16" s="1"/>
   <c r="A239" i="16" s="1"/>
   <c r="A240" i="16" s="1"/>
   <c r="A241" i="16" s="1"/>
   <c r="A242" i="16" s="1"/>
   <c r="A243" i="16" s="1"/>
   <c r="A244" i="16" s="1"/>
   <c r="A245" i="16" s="1"/>
   <c r="A246" i="16" s="1"/>
   <c r="A247" i="16" s="1"/>
   <c r="A248" i="16" s="1"/>
   <c r="A249" i="16" s="1"/>
   <c r="A250" i="16" l="1"/>
   <c r="A251" i="16" s="1"/>
   <c r="A252" i="16" s="1"/>
   <c r="A253" i="16" s="1"/>
   <c r="A254" i="16" s="1"/>
-  <c r="A255" i="16" s="1"/>
+  <c r="A255" i="16" l="1"/>
   <c r="A256" i="16" s="1"/>
   <c r="A257" i="16" s="1"/>
   <c r="A258" i="16" s="1"/>
   <c r="A259" i="16" s="1"/>
   <c r="A260" i="16" s="1"/>
   <c r="A261" i="16" s="1"/>
   <c r="A262" i="16" s="1"/>
   <c r="A263" i="16" s="1"/>
   <c r="A264" i="16" s="1"/>
   <c r="A265" i="16" s="1"/>
   <c r="A266" i="16" s="1"/>
   <c r="A267" i="16" s="1"/>
   <c r="A268" i="16" s="1"/>
   <c r="A269" i="16" s="1"/>
   <c r="A270" i="16" s="1"/>
   <c r="A271" i="16" s="1"/>
   <c r="A272" i="16" s="1"/>
   <c r="A273" i="16" s="1"/>
   <c r="A274" i="16" s="1"/>
   <c r="A275" i="16" s="1"/>
   <c r="A276" i="16" s="1"/>
   <c r="A277" i="16" s="1"/>
   <c r="A278" i="16" s="1"/>
   <c r="A279" i="16" s="1"/>
   <c r="A280" i="16" s="1"/>
@@ -350,54 +354,50 @@
   <c r="A308" i="16" s="1"/>
   <c r="A309" i="16" s="1"/>
   <c r="A310" i="16" s="1"/>
   <c r="A311" i="16" s="1"/>
   <c r="A312" i="16" s="1"/>
   <c r="A313" i="16" s="1"/>
   <c r="A314" i="16" s="1"/>
   <c r="A315" i="16" s="1"/>
   <c r="A316" i="16" s="1"/>
   <c r="A317" i="16" s="1"/>
   <c r="A318" i="16" s="1"/>
   <c r="A319" i="16" s="1"/>
   <c r="A320" i="16" s="1"/>
   <c r="A321" i="16" s="1"/>
   <c r="A322" i="16" s="1"/>
   <c r="A323" i="16" s="1"/>
   <c r="A324" i="16" s="1"/>
   <c r="A325" i="16" s="1"/>
   <c r="A326" i="16" s="1"/>
   <c r="A327" i="16" s="1"/>
   <c r="A328" i="16" s="1"/>
   <c r="A329" i="16" s="1"/>
   <c r="A330" i="16" s="1"/>
   <c r="A331" i="16" s="1"/>
   <c r="A332" i="16" s="1"/>
-  <c r="A333" i="16" s="1"/>
-[...2 lines deleted...]
-  <c r="A336" i="16" s="1"/>
   <c r="A337" i="16" s="1"/>
   <c r="A338" i="16" s="1"/>
   <c r="A339" i="16" s="1"/>
   <c r="A340" i="16" s="1"/>
   <c r="A341" i="16" s="1"/>
   <c r="A342" i="16" s="1"/>
   <c r="A343" i="16" s="1"/>
   <c r="A344" i="16" s="1"/>
   <c r="A345" i="16" s="1"/>
   <c r="A346" i="16" s="1"/>
   <c r="A347" i="16" s="1"/>
   <c r="A348" i="16" s="1"/>
   <c r="A349" i="16" s="1"/>
   <c r="A350" i="16" s="1"/>
   <c r="A351" i="16" s="1"/>
   <c r="A352" i="16" s="1"/>
   <c r="A353" i="16" s="1"/>
   <c r="A354" i="16" s="1"/>
   <c r="A355" i="16" s="1"/>
   <c r="A356" i="16" s="1"/>
   <c r="A357" i="16" s="1"/>
   <c r="A358" i="16" s="1"/>
   <c r="A359" i="16" s="1"/>
   <c r="A360" i="16" s="1"/>
   <c r="A361" i="16" s="1"/>
@@ -461,74 +461,78 @@
   <c r="A419" i="16" s="1"/>
   <c r="A420" i="16" s="1"/>
   <c r="A421" i="16" s="1"/>
   <c r="A422" i="16" s="1"/>
   <c r="A423" i="16" s="1"/>
   <c r="A424" i="16" s="1"/>
   <c r="A425" i="16" s="1"/>
   <c r="A426" i="16" s="1"/>
   <c r="A427" i="16" s="1"/>
   <c r="A428" i="16" s="1"/>
   <c r="A429" i="16" s="1"/>
   <c r="A430" i="16" s="1"/>
   <c r="A431" i="16" s="1"/>
   <c r="A432" i="16" s="1"/>
   <c r="A433" i="16" s="1"/>
   <c r="A434" i="16" s="1"/>
   <c r="A435" i="16" s="1"/>
   <c r="A436" i="16" s="1"/>
   <c r="A437" i="16" s="1"/>
   <c r="A438" i="16" s="1"/>
   <c r="A439" i="16" s="1"/>
   <c r="A440" i="16" s="1"/>
   <c r="A441" i="16" s="1"/>
   <c r="A442" i="16" s="1"/>
   <c r="A443" i="16" s="1"/>
-  <c r="A444" i="16" l="1"/>
+  <c r="A444" i="16" s="1"/>
   <c r="A445" i="16" s="1"/>
   <c r="A446" i="16" s="1"/>
   <c r="A447" i="16" s="1"/>
   <c r="A448" i="16" s="1"/>
   <c r="A449" i="16" s="1"/>
   <c r="A450" i="16" s="1"/>
   <c r="A451" i="16" s="1"/>
   <c r="A452" i="16" s="1"/>
   <c r="A453" i="16" s="1"/>
   <c r="A454" i="16" s="1"/>
   <c r="A455" i="16" s="1"/>
   <c r="A456" i="16" s="1"/>
   <c r="A457" i="16" s="1"/>
   <c r="A458" i="16" s="1"/>
   <c r="A459" i="16" s="1"/>
   <c r="A460" i="16" s="1"/>
   <c r="A461" i="16" s="1"/>
   <c r="A462" i="16" s="1"/>
+  <c r="A463" i="16" s="1"/>
+  <c r="A464" i="16" s="1"/>
+  <c r="A465" i="16" s="1"/>
+  <c r="A466" i="16" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1094" uniqueCount="679">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1106" uniqueCount="684">
   <si>
     <t>Фамилия</t>
   </si>
   <si>
     <t>Дата рождения</t>
   </si>
   <si>
     <t>Дата гибели или смерти</t>
   </si>
   <si>
     <t>Абасов</t>
   </si>
   <si>
     <t>Ибат</t>
   </si>
   <si>
     <t>Абрамов</t>
   </si>
   <si>
     <t>Александр</t>
   </si>
   <si>
     <t>Михаил</t>
   </si>
   <si>
@@ -1722,53 +1726,50 @@
   <si>
     <t>Обидинов</t>
   </si>
   <si>
     <t>Гочкорвай</t>
   </si>
   <si>
     <t>Обулази</t>
   </si>
   <si>
     <t>Шалва</t>
   </si>
   <si>
     <t>Овчаров</t>
   </si>
   <si>
     <t>Аким</t>
   </si>
   <si>
     <t>Овчинников</t>
   </si>
   <si>
     <t>Озельгареев</t>
   </si>
   <si>
-    <t>Габдурахман</t>
-[...1 lines deleted...]
-  <si>
     <t>Окалевич</t>
   </si>
   <si>
     <t>Полько</t>
   </si>
   <si>
     <t>Людвигович</t>
   </si>
   <si>
     <t>Олейников</t>
   </si>
   <si>
     <t>Олехвиренко</t>
   </si>
   <si>
     <t>Трофимович</t>
   </si>
   <si>
     <t>Онуфриев</t>
   </si>
   <si>
     <t>Осадчий</t>
   </si>
   <si>
     <t>Осипенко</t>
@@ -2494,79 +2495,97 @@
     <t>Никанорович</t>
   </si>
   <si>
     <t>Харитонович</t>
   </si>
   <si>
     <t>Кондратьевич</t>
   </si>
   <si>
     <t>Муранов</t>
   </si>
   <si>
     <t xml:space="preserve"> март 1919</t>
   </si>
   <si>
     <t xml:space="preserve"> октябрь 1920</t>
   </si>
   <si>
     <t>Сабиджанович</t>
   </si>
   <si>
     <t xml:space="preserve"> август 1912</t>
   </si>
   <si>
     <t xml:space="preserve"> июнь 1906</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> август 1892</t>
   </si>
   <si>
     <t>Виссарионович</t>
   </si>
   <si>
     <t>Список жертв войн, захороненных на территории г.Гродно,
 а также постоянно проживавших в пределах границ г.Гродно
 и захороненных на территории иностранных государств</t>
   </si>
   <si>
     <t>Кравец</t>
   </si>
   <si>
     <t>Маковецкий</t>
   </si>
   <si>
     <t>Пимен</t>
   </si>
   <si>
     <t>Евдокимович</t>
   </si>
   <si>
     <t>Никишин</t>
   </si>
   <si>
     <t xml:space="preserve"> 02. 1942</t>
+  </si>
+  <si>
+    <t>Габдрахман</t>
+  </si>
+  <si>
+    <t>Мороз</t>
+  </si>
+  <si>
+    <t>Герасимович</t>
+  </si>
+  <si>
+    <t>08.1892</t>
+  </si>
+  <si>
+    <t>Садовский</t>
+  </si>
+  <si>
+    <t>Леонтий</t>
+  </si>
+  <si>
+    <t>Сидорович</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
@@ -2593,55 +2612,55 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -2945,109 +2964,109 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F462"/>
+  <dimension ref="A1:F466"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A304" workbookViewId="0">
-      <selection activeCell="F163" sqref="F163"/>
+    <sheetView tabSelected="1" topLeftCell="A321" workbookViewId="0">
+      <selection activeCell="B333" sqref="B333:F335"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="25" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="56.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="6" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="6"/>
+      <c r="A1" s="7" t="s">
+        <v>670</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+      <c r="F1" s="7"/>
     </row>
     <row r="3" spans="1:6" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="D3" s="5" t="s">
         <v>656</v>
-      </c>
-[...1 lines deleted...]
-        <v>657</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="1">
         <v>1</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="E4" s="1">
         <v>1916</v>
       </c>
       <c r="F4" s="2">
         <v>15350</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="1">
         <f>A4+1</f>
         <v>2</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="1">
         <v>1911</v>
       </c>
       <c r="F5" s="2">
         <v>15347</v>
@@ -3143,51 +3162,51 @@
         <v>17</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="1">
         <v>1919</v>
       </c>
       <c r="F10" s="2">
         <v>15404</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="1">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="F11" s="2">
         <v>15354</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="1">
         <f t="shared" si="0"/>
         <v>9</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1894</v>
       </c>
       <c r="F12" s="2">
         <v>15405</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
@@ -3299,51 +3318,51 @@
         <v>37</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="1">
         <v>1918</v>
       </c>
       <c r="F18" s="2">
         <v>15403</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="1">
         <f t="shared" si="0"/>
         <v>16</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="3" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="F19" s="2">
         <v>15315</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="1">
         <f t="shared" si="0"/>
         <v>17</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1">
         <v>1895</v>
       </c>
       <c r="F20" s="2">
         <v>15345</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
@@ -4561,51 +4580,51 @@
       <c r="D82" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E82" s="1">
         <v>1895</v>
       </c>
       <c r="F82" s="2">
         <v>15346</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" s="1">
         <f t="shared" si="1"/>
         <v>80</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E83" s="3" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="F83" s="2">
         <v>15378</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" s="1">
         <f t="shared" si="1"/>
         <v>81</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E84" s="2">
         <v>2825</v>
       </c>
       <c r="F84" s="1">
         <v>1942</v>
       </c>
@@ -5156,51 +5175,51 @@
         <v>200</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D112" s="1"/>
       <c r="E112" s="1">
         <v>1920</v>
       </c>
       <c r="F112" s="2">
         <v>15389</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" s="1">
         <f t="shared" si="1"/>
         <v>110</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="E113" s="2">
         <v>1116</v>
       </c>
       <c r="F113" s="2">
         <v>15422</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" s="1">
         <f t="shared" si="1"/>
         <v>111</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D114" s="1"/>
       <c r="E114" s="1">
         <v>1891</v>
       </c>
       <c r="F114" s="2">
         <v>15365</v>
@@ -5236,51 +5255,51 @@
         <v>206</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D116" s="1"/>
       <c r="E116" s="1">
         <v>1908</v>
       </c>
       <c r="F116" s="2">
         <v>15353</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" s="1">
         <f t="shared" si="1"/>
         <v>114</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="E117" s="1">
         <v>1907</v>
       </c>
       <c r="F117" s="2">
         <v>15598</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" s="1">
         <f t="shared" si="1"/>
         <v>115</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D118" s="1"/>
       <c r="E118" s="1">
         <v>1913</v>
       </c>
       <c r="F118" s="2">
         <v>15351</v>
@@ -6151,52 +6170,52 @@
       <c r="D162" s="1"/>
       <c r="E162" s="1">
         <v>1919</v>
       </c>
       <c r="F162" s="2">
         <v>15298</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" s="1">
         <f t="shared" si="2"/>
         <v>160</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>278</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E163" s="1">
         <v>1907</v>
       </c>
-      <c r="F163" s="7" t="s">
-        <v>678</v>
+      <c r="F163" s="6" t="s">
+        <v>676</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" s="1">
         <f t="shared" si="2"/>
         <v>161</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D164" s="1"/>
       <c r="E164" s="2">
         <v>7004</v>
       </c>
       <c r="F164" s="2">
         <v>15337</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" s="1">
         <f t="shared" si="2"/>
         <v>162</v>
@@ -6250,51 +6269,51 @@
       <c r="D167" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E167" s="2">
         <v>7486</v>
       </c>
       <c r="F167" s="2">
         <v>15330</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" s="1">
         <f t="shared" si="2"/>
         <v>165</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>284</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E168" s="1" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="F168" s="2">
         <v>15354</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" s="1">
         <f t="shared" si="2"/>
         <v>166</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>285</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E169" s="1">
         <v>1910</v>
       </c>
       <c r="F169" s="2">
         <v>15354</v>
       </c>
@@ -6477,51 +6496,51 @@
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" s="1">
         <f t="shared" si="2"/>
         <v>176</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D179" s="1"/>
       <c r="E179" s="1">
         <v>1904</v>
       </c>
       <c r="F179" s="2">
         <v>15345</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" s="1">
         <f t="shared" si="2"/>
         <v>177</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D180" s="1"/>
       <c r="E180" s="1">
         <v>1910</v>
       </c>
       <c r="F180" s="2">
         <v>15442</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" s="1">
         <f t="shared" si="2"/>
         <v>178</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>298</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D181" s="1"/>
       <c r="E181" s="1">
@@ -6800,51 +6819,51 @@
       <c r="F195" s="2">
         <v>15301</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" s="1">
         <f t="shared" si="2"/>
         <v>193</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D196" s="1"/>
       <c r="E196" s="1">
         <v>1908</v>
       </c>
       <c r="F196" s="2">
         <v>15337</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" s="1">
-        <f t="shared" ref="A197:A260" si="3">A196+1</f>
+        <f t="shared" ref="A197:A261" si="3">A196+1</f>
         <v>194</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>316</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D197" s="1"/>
       <c r="E197" s="2">
         <v>450</v>
       </c>
       <c r="F197" s="2">
         <v>15347</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" s="1">
         <f t="shared" si="3"/>
         <v>195</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>317</v>
       </c>
       <c r="C198" s="1" t="s">
@@ -7436,57 +7455,57 @@
         <f t="shared" si="3"/>
         <v>225</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E228" s="2">
         <v>4986</v>
       </c>
       <c r="F228" s="2">
         <v>15426</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" s="1">
         <f t="shared" si="3"/>
         <v>226</v>
       </c>
       <c r="B229" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="D229" s="1" t="s">
         <v>674</v>
-      </c>
-[...4 lines deleted...]
-        <v>676</v>
       </c>
       <c r="E229" s="2">
         <v>1906</v>
       </c>
       <c r="F229" s="2">
         <v>15383</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" s="1">
         <f t="shared" si="3"/>
         <v>227</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>356</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>357</v>
       </c>
       <c r="D230" s="1"/>
       <c r="E230" s="2">
         <v>6960</v>
       </c>
       <c r="F230" s="2">
         <v>15296</v>
@@ -7925,4134 +7944,4218 @@
       <c r="F252" s="2">
         <v>15405</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" s="1">
         <f t="shared" si="3"/>
         <v>250</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>386</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D253" s="1"/>
       <c r="E253" s="1">
         <v>1904</v>
       </c>
       <c r="F253" s="2">
         <v>15349</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" s="1">
-        <f t="shared" si="3"/>
+        <f>A253+1</f>
         <v>251</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>387</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>388</v>
       </c>
       <c r="D254" s="1"/>
       <c r="E254" s="1">
         <v>1899</v>
       </c>
       <c r="F254" s="2">
         <v>15346</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" s="1">
-        <f t="shared" si="3"/>
+        <f t="shared" ref="A255:A258" si="4">A254+1</f>
         <v>252</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>389</v>
+        <v>678</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>390</v>
-[...1 lines deleted...]
-      <c r="D255" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>679</v>
+      </c>
       <c r="E255" s="1">
-        <v>1902</v>
+        <v>1918</v>
       </c>
       <c r="F255" s="2">
-        <v>15410</v>
+        <v>15366</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" s="1">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>253</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>90</v>
+        <v>390</v>
       </c>
       <c r="D256" s="1"/>
       <c r="E256" s="1">
-        <v>1911</v>
+        <v>1902</v>
       </c>
       <c r="F256" s="2">
-        <v>15350</v>
+        <v>15410</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" s="1">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>254</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="D257" s="1"/>
       <c r="E257" s="1">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="F257" s="2">
-        <v>15349</v>
+        <v>15350</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" s="1">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>255</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>664</v>
+        <v>392</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="D258" s="1"/>
       <c r="E258" s="1">
-        <v>1919</v>
+        <v>1912</v>
       </c>
       <c r="F258" s="2">
-        <v>15337</v>
+        <v>15349</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" s="1">
         <f t="shared" si="3"/>
         <v>256</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>393</v>
+        <v>663</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>394</v>
+        <v>80</v>
       </c>
       <c r="D259" s="1"/>
       <c r="E259" s="1">
-        <v>1912</v>
+        <v>1919</v>
       </c>
       <c r="F259" s="2">
-        <v>15292</v>
+        <v>15337</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" s="1">
         <f t="shared" si="3"/>
         <v>257</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>394</v>
+      </c>
+      <c r="D260" s="1"/>
       <c r="E260" s="1">
-        <v>1909</v>
+        <v>1912</v>
       </c>
       <c r="F260" s="2">
-        <v>15405</v>
+        <v>15292</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" s="1">
-        <f t="shared" ref="A261:A325" si="4">A260+1</f>
+        <f t="shared" si="3"/>
         <v>258</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-        <v>378</v>
+        <v>23</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E261" s="1">
+        <v>1909</v>
       </c>
       <c r="F261" s="2">
-        <v>15354</v>
+        <v>15405</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" ref="A262:A326" si="5">A261+1</f>
         <v>259</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="D262" s="1"/>
       <c r="E262" s="2">
-        <v>8020</v>
+        <v>378</v>
       </c>
       <c r="F262" s="2">
-        <v>15404</v>
+        <v>15354</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>260</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>677</v>
+        <v>397</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>159</v>
+        <v>660</v>
       </c>
       <c r="E263" s="2">
-        <v>3972</v>
+        <v>8020</v>
       </c>
       <c r="F263" s="2">
-        <v>15400</v>
+        <v>15404</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>261</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>398</v>
+        <v>675</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-        <v>1911</v>
+        <v>15</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="E264" s="2">
+        <v>3972</v>
       </c>
       <c r="F264" s="2">
-        <v>15419</v>
+        <v>15400</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>262</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>122</v>
+        <v>7</v>
       </c>
       <c r="D265" s="1"/>
       <c r="E265" s="1">
-        <v>1904</v>
+        <v>1911</v>
       </c>
       <c r="F265" s="2">
-        <v>15347</v>
+        <v>15419</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>263</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>401</v>
+        <v>122</v>
       </c>
       <c r="D266" s="1"/>
       <c r="E266" s="1">
-        <v>1914</v>
+        <v>1904</v>
       </c>
       <c r="F266" s="2">
-        <v>15350</v>
+        <v>15347</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>264</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="D267" s="1"/>
       <c r="E267" s="1">
-        <v>1907</v>
+        <v>1914</v>
       </c>
       <c r="F267" s="2">
-        <v>15337</v>
+        <v>15350</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>265</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="D268" s="1"/>
       <c r="E268" s="1">
-        <v>1920</v>
+        <v>1907</v>
       </c>
       <c r="F268" s="2">
-        <v>15335</v>
+        <v>15337</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>266</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>407</v>
-[...3 lines deleted...]
-      </c>
+        <v>405</v>
+      </c>
+      <c r="D269" s="1"/>
       <c r="E269" s="1">
         <v>1920</v>
       </c>
       <c r="F269" s="2">
-        <v>15332</v>
+        <v>15335</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>267</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>409</v>
-[...1 lines deleted...]
-      <c r="D270" s="1"/>
+        <v>407</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>96</v>
+      </c>
       <c r="E270" s="1">
-        <v>1911</v>
+        <v>1920</v>
       </c>
       <c r="F270" s="2">
-        <v>15351</v>
+        <v>15332</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>268</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>5410</v>
+        <v>409</v>
+      </c>
+      <c r="D271" s="1"/>
+      <c r="E271" s="1">
+        <v>1911</v>
       </c>
       <c r="F271" s="2">
-        <v>15405</v>
+        <v>15351</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>269</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>412</v>
-[...3 lines deleted...]
-        <v>1908</v>
+        <v>29</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E272" s="2">
+        <v>5410</v>
       </c>
       <c r="F272" s="2">
         <v>15405</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>270</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>414</v>
-[...4 lines deleted...]
-      <c r="E273" s="1"/>
+        <v>677</v>
+      </c>
+      <c r="D273" s="1"/>
+      <c r="E273" s="1">
+        <v>1908</v>
+      </c>
       <c r="F273" s="2">
-        <v>15401</v>
+        <v>15405</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>271</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>105</v>
-[...4 lines deleted...]
-      </c>
+        <v>413</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="E274" s="1"/>
       <c r="F274" s="2">
-        <v>15299</v>
+        <v>15401</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>272</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>1897</v>
+        <v>105</v>
+      </c>
+      <c r="D275" s="1"/>
+      <c r="E275" s="2">
+        <v>4643</v>
       </c>
       <c r="F275" s="2">
-        <v>15351</v>
+        <v>15299</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>273</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>143</v>
+        <v>277</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>3520</v>
+        <v>417</v>
+      </c>
+      <c r="E276" s="1">
+        <v>1897</v>
       </c>
       <c r="F276" s="2">
-        <v>15403</v>
+        <v>15351</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A277" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>274</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-        <v>1909</v>
+        <v>143</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E277" s="2">
+        <v>3520</v>
       </c>
       <c r="F277" s="2">
-        <v>15336</v>
+        <v>15403</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A278" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>275</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>422</v>
+        <v>7</v>
       </c>
       <c r="D278" s="1"/>
-      <c r="E278" s="2">
-        <v>5119</v>
+      <c r="E278" s="1">
+        <v>1909</v>
       </c>
       <c r="F278" s="2">
-        <v>15346</v>
+        <v>15336</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A279" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>276</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>1897</v>
+        <v>421</v>
+      </c>
+      <c r="D279" s="1"/>
+      <c r="E279" s="2">
+        <v>5119</v>
       </c>
       <c r="F279" s="2">
-        <v>15355</v>
+        <v>15346</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>277</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>425</v>
-[...3 lines deleted...]
-        <v>3556</v>
+        <v>174</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E280" s="1">
+        <v>1897</v>
       </c>
       <c r="F280" s="2">
-        <v>15354</v>
+        <v>15355</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A281" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>278</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>424</v>
+      </c>
+      <c r="D281" s="1"/>
       <c r="E281" s="2">
-        <v>4463</v>
+        <v>3556</v>
       </c>
       <c r="F281" s="2">
-        <v>15403</v>
+        <v>15354</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A282" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>279</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>428</v>
-[...3 lines deleted...]
-        <v>1901</v>
+        <v>57</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E282" s="2">
+        <v>4463</v>
       </c>
       <c r="F282" s="2">
-        <v>15424</v>
+        <v>15403</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A283" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>280</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>1365</v>
+        <v>427</v>
+      </c>
+      <c r="D283" s="1"/>
+      <c r="E283" s="1">
+        <v>1901</v>
       </c>
       <c r="F283" s="2">
-        <v>15352</v>
+        <v>15424</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A284" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>281</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>279</v>
-[...3 lines deleted...]
-        <v>1913</v>
+        <v>15</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="E284" s="2">
+        <v>1365</v>
       </c>
       <c r="F284" s="2">
-        <v>15337</v>
+        <v>15352</v>
       </c>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A285" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>282</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      </c>
+        <v>279</v>
+      </c>
+      <c r="D285" s="1"/>
       <c r="E285" s="1">
         <v>1913</v>
       </c>
       <c r="F285" s="2">
-        <v>15354</v>
+        <v>15337</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A286" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>283</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="D286" s="1"/>
+        <v>156</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>91</v>
+      </c>
       <c r="E286" s="1">
-        <v>1923</v>
+        <v>1913</v>
       </c>
       <c r="F286" s="2">
-        <v>15348</v>
+        <v>15354</v>
       </c>
     </row>
     <row r="287" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A287" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>284</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D287" s="1"/>
       <c r="E287" s="1">
-        <v>1906</v>
+        <v>1923</v>
       </c>
       <c r="F287" s="2">
-        <v>15350</v>
+        <v>15348</v>
       </c>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A288" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>285</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>6805</v>
+        <v>15</v>
+      </c>
+      <c r="D288" s="1"/>
+      <c r="E288" s="1">
+        <v>1906</v>
       </c>
       <c r="F288" s="2">
-        <v>15403</v>
+        <v>15350</v>
       </c>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A289" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>286</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-        <v>1910</v>
+        <v>6</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E289" s="2">
+        <v>6805</v>
       </c>
       <c r="F289" s="2">
-        <v>15351</v>
+        <v>15403</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A290" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>287</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="D290" s="1"/>
       <c r="E290" s="1">
-        <v>1914</v>
+        <v>1910</v>
       </c>
       <c r="F290" s="2">
-        <v>15349</v>
+        <v>15351</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A291" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>288</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="D291" s="1"/>
+        <v>9</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>54</v>
+      </c>
       <c r="E291" s="1">
         <v>1914</v>
       </c>
       <c r="F291" s="2">
-        <v>15353</v>
+        <v>15349</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>289</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>156</v>
+        <v>7</v>
       </c>
       <c r="D292" s="1"/>
-      <c r="E292" s="2">
-        <v>3193</v>
+      <c r="E292" s="1">
+        <v>1914</v>
       </c>
       <c r="F292" s="2">
-        <v>15354</v>
+        <v>15353</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A293" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>290</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>122</v>
+        <v>156</v>
       </c>
       <c r="D293" s="1"/>
-      <c r="E293" s="1">
-        <v>1913</v>
+      <c r="E293" s="2">
+        <v>3193</v>
       </c>
       <c r="F293" s="2">
-        <v>15353</v>
+        <v>15354</v>
       </c>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>291</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="D294" s="1"/>
       <c r="E294" s="1">
         <v>1913</v>
       </c>
       <c r="F294" s="2">
-        <v>15405</v>
+        <v>15353</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>292</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="D295" s="1"/>
+        <v>108</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>134</v>
+      </c>
       <c r="E295" s="1">
-        <v>1896</v>
+        <v>1913</v>
       </c>
       <c r="F295" s="2">
-        <v>15348</v>
+        <v>15405</v>
       </c>
     </row>
     <row r="296" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A296" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>293</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="D296" s="1"/>
       <c r="E296" s="1">
-        <v>1912</v>
+        <v>1896</v>
       </c>
       <c r="F296" s="2">
-        <v>15346</v>
+        <v>15348</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A297" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>294</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>343</v>
+        <v>13</v>
       </c>
       <c r="D297" s="1"/>
       <c r="E297" s="1">
-        <v>1905</v>
+        <v>1912</v>
       </c>
       <c r="F297" s="2">
-        <v>15351</v>
+        <v>15346</v>
       </c>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A298" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>295</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>58</v>
+        <v>343</v>
       </c>
       <c r="D298" s="1"/>
       <c r="E298" s="1">
-        <v>1895</v>
+        <v>1905</v>
       </c>
       <c r="F298" s="2">
-        <v>15349</v>
+        <v>15351</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A299" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>296</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="D299" s="1"/>
       <c r="E299" s="1">
-        <v>1898</v>
+        <v>1895</v>
       </c>
       <c r="F299" s="2">
-        <v>15354</v>
+        <v>15349</v>
       </c>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A300" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>297</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="D300" s="1"/>
-      <c r="E300" s="1"/>
+      <c r="E300" s="1">
+        <v>1898</v>
+      </c>
       <c r="F300" s="2">
-        <v>15404</v>
+        <v>15354</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A301" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>298</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="D301" s="1"/>
-      <c r="E301" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="E301" s="1"/>
       <c r="F301" s="2">
-        <v>15403</v>
+        <v>15404</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A302" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>299</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D302" s="1"/>
-      <c r="E302" s="2">
-        <v>3152</v>
+      <c r="E302" s="1">
+        <v>1909</v>
       </c>
       <c r="F302" s="2">
-        <v>15404</v>
+        <v>15403</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A303" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>300</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D303" s="1"/>
-      <c r="E303" s="1">
-        <v>1922</v>
+      <c r="E303" s="2">
+        <v>3152</v>
       </c>
       <c r="F303" s="2">
-        <v>15352</v>
+        <v>15404</v>
       </c>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A304" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>301</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>450</v>
-[...5 lines deleted...]
-        <v>7723</v>
+        <v>6</v>
+      </c>
+      <c r="D304" s="1"/>
+      <c r="E304" s="1">
+        <v>1922</v>
       </c>
       <c r="F304" s="2">
-        <v>15331</v>
+        <v>15352</v>
       </c>
     </row>
     <row r="305" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A305" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>302</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>6</v>
+        <v>449</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>1894</v>
+        <v>136</v>
+      </c>
+      <c r="E305" s="2">
+        <v>7723</v>
       </c>
       <c r="F305" s="2">
-        <v>15394</v>
+        <v>15331</v>
       </c>
     </row>
     <row r="306" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A306" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>303</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>453</v>
+        <v>6</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>96</v>
+        <v>118</v>
       </c>
       <c r="E306" s="1">
-        <v>1920</v>
+        <v>1894</v>
       </c>
       <c r="F306" s="2">
-        <v>15354</v>
+        <v>15394</v>
       </c>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A307" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>304</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-        <v>1196</v>
+        <v>452</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E307" s="1">
+        <v>1920</v>
       </c>
       <c r="F307" s="2">
-        <v>15347</v>
+        <v>15354</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A308" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>305</v>
       </c>
       <c r="B308" s="1" t="s">
         <v>454</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>89</v>
+        <v>115</v>
       </c>
       <c r="D308" s="1"/>
-      <c r="E308" s="1">
-        <v>1902</v>
+      <c r="E308" s="2">
+        <v>1196</v>
       </c>
       <c r="F308" s="2">
-        <v>15352</v>
+        <v>15347</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A309" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>306</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="D309" s="1"/>
       <c r="E309" s="1">
-        <v>1924</v>
+        <v>1902</v>
       </c>
       <c r="F309" s="2">
-        <v>15377</v>
+        <v>15352</v>
       </c>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A310" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>307</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>2814</v>
+        <v>64</v>
+      </c>
+      <c r="D310" s="1"/>
+      <c r="E310" s="1">
+        <v>1924</v>
       </c>
       <c r="F310" s="2">
-        <v>15353</v>
+        <v>15377</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A311" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>308</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="E311" s="1">
-        <v>1906</v>
+      <c r="E311" s="2">
+        <v>2814</v>
       </c>
       <c r="F311" s="2">
-        <v>15350</v>
+        <v>15353</v>
       </c>
     </row>
     <row r="312" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A312" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>309</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>460</v>
+        <v>6</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E312" s="1">
-        <v>1920</v>
+        <v>1906</v>
       </c>
       <c r="F312" s="2">
-        <v>15347</v>
+        <v>15350</v>
       </c>
     </row>
     <row r="313" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A313" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>310</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>462</v>
-[...1 lines deleted...]
-      <c r="D313" s="1"/>
+        <v>459</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E313" s="1">
-        <v>1906</v>
+        <v>1920</v>
       </c>
       <c r="F313" s="2">
-        <v>15351</v>
+        <v>15347</v>
       </c>
     </row>
     <row r="314" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A314" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>311</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>156</v>
+        <v>461</v>
       </c>
       <c r="D314" s="1"/>
       <c r="E314" s="1">
-        <v>1910</v>
+        <v>1906</v>
       </c>
       <c r="F314" s="2">
-        <v>15357</v>
+        <v>15351</v>
       </c>
     </row>
     <row r="315" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A315" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>312</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>465</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="D315" s="1"/>
       <c r="E315" s="1">
-        <v>1915</v>
+        <v>1910</v>
       </c>
       <c r="F315" s="2">
-        <v>15354</v>
+        <v>15357</v>
       </c>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A316" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>313</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="D316" s="1"/>
+        <v>464</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>465</v>
+      </c>
       <c r="E316" s="1">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="F316" s="2">
-        <v>15346</v>
+        <v>15354</v>
       </c>
     </row>
     <row r="317" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A317" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>314</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>469</v>
-[...5 lines deleted...]
-        <v>2400</v>
+        <v>105</v>
+      </c>
+      <c r="D317" s="1"/>
+      <c r="E317" s="1">
+        <v>1916</v>
       </c>
       <c r="F317" s="2">
-        <v>15353</v>
+        <v>15346</v>
       </c>
     </row>
     <row r="318" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A318" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>315</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-        <v>1911</v>
+        <v>468</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E318" s="2">
+        <v>2400</v>
       </c>
       <c r="F318" s="2">
-        <v>15351</v>
+        <v>15353</v>
       </c>
     </row>
     <row r="319" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A319" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>316</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="D319" s="1"/>
-      <c r="E319" s="2">
-        <v>1330</v>
+      <c r="E319" s="1">
+        <v>1911</v>
       </c>
       <c r="F319" s="2">
-        <v>15345</v>
+        <v>15351</v>
       </c>
     </row>
     <row r="320" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A320" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>317</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D320" s="1"/>
-      <c r="E320" s="1" t="s">
-        <v>670</v>
+      <c r="E320" s="2">
+        <v>1330</v>
       </c>
       <c r="F320" s="2">
-        <v>15346</v>
+        <v>15345</v>
       </c>
     </row>
     <row r="321" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A321" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>318</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-        <v>474</v>
+        <v>15</v>
+      </c>
+      <c r="D321" s="1"/>
+      <c r="E321" s="2" t="s">
+        <v>680</v>
       </c>
       <c r="F321" s="2">
-        <v>15352</v>
+        <v>15346</v>
       </c>
     </row>
     <row r="322" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A322" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>319</v>
       </c>
       <c r="B322" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="D322" s="1" t="s">
         <v>472</v>
       </c>
-      <c r="C322" s="1" t="s">
-[...6 lines deleted...]
-        <v>1905</v>
+      <c r="E322" s="1" t="s">
+        <v>473</v>
       </c>
       <c r="F322" s="2">
-        <v>15377</v>
+        <v>15352</v>
       </c>
     </row>
     <row r="323" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A323" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>320</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="E323" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E323" s="1">
+        <v>1905</v>
+      </c>
       <c r="F323" s="2">
-        <v>15254</v>
+        <v>15377</v>
       </c>
     </row>
     <row r="324" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A324" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>321</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="D324" s="1"/>
+      <c r="E324" s="1"/>
       <c r="F324" s="2">
-        <v>15405</v>
+        <v>15254</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A325" s="1">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>322</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>478</v>
+        <v>105</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>480</v>
+        <v>21</v>
+      </c>
+      <c r="E325" s="2">
+        <v>5512</v>
       </c>
       <c r="F325" s="2">
-        <v>15684</v>
+        <v>15405</v>
       </c>
     </row>
     <row r="326" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A326" s="1">
-        <f t="shared" ref="A326:A389" si="5">A325+1</f>
+        <f t="shared" si="5"/>
         <v>323</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>667</v>
-[...2 lines deleted...]
-        <v>6147</v>
+        <v>478</v>
+      </c>
+      <c r="E326" s="1" t="s">
+        <v>479</v>
       </c>
       <c r="F326" s="2">
-        <v>15354</v>
+        <v>15684</v>
       </c>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A327" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" ref="A327:A393" si="6">A326+1</f>
         <v>324</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>484</v>
-[...3 lines deleted...]
-        <v>1920</v>
+        <v>481</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="E327" s="2">
+        <v>6147</v>
       </c>
       <c r="F327" s="2">
-        <v>15345</v>
+        <v>15354</v>
       </c>
     </row>
     <row r="328" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A328" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>325</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>173</v>
+        <v>483</v>
       </c>
       <c r="D328" s="1"/>
       <c r="E328" s="1">
-        <v>1914</v>
+        <v>1920</v>
       </c>
       <c r="F328" s="2">
-        <v>15337</v>
+        <v>15345</v>
       </c>
     </row>
     <row r="329" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A329" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>326</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>2023</v>
+        <v>173</v>
+      </c>
+      <c r="D329" s="1"/>
+      <c r="E329" s="1">
+        <v>1914</v>
       </c>
       <c r="F329" s="2">
-        <v>15403</v>
+        <v>15337</v>
       </c>
     </row>
     <row r="330" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A330" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>327</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>170</v>
+        <v>80</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>1910</v>
+        <v>117</v>
+      </c>
+      <c r="E330" s="2">
+        <v>2023</v>
       </c>
       <c r="F330" s="2">
-        <v>15394</v>
+        <v>15403</v>
       </c>
     </row>
     <row r="331" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A331" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>328</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D331" s="1"/>
+        <v>170</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>40</v>
+      </c>
       <c r="E331" s="1">
-        <v>1913</v>
+        <v>1910</v>
       </c>
       <c r="F331" s="2">
-        <v>15404</v>
+        <v>15394</v>
       </c>
     </row>
     <row r="332" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A332" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>329</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>490</v>
+        <v>23</v>
       </c>
       <c r="D332" s="1"/>
       <c r="E332" s="1">
-        <v>1923</v>
+        <v>1913</v>
       </c>
       <c r="F332" s="2">
-        <v>15345</v>
+        <v>15404</v>
       </c>
     </row>
     <row r="333" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A333" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>330</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>491</v>
+        <v>681</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>492</v>
-[...3 lines deleted...]
-        <v>1920</v>
+        <v>682</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="E333" s="2">
+        <v>9462</v>
       </c>
       <c r="F333" s="2">
-        <v>15345</v>
+        <v>16271</v>
       </c>
     </row>
     <row r="334" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A334" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>331</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>493</v>
+        <v>681</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>494</v>
+        <v>122</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>495</v>
-[...2 lines deleted...]
-        <v>1913</v>
+        <v>683</v>
+      </c>
+      <c r="E334" s="2">
+        <v>10937</v>
       </c>
       <c r="F334" s="2">
-        <v>15354</v>
+        <v>16271</v>
       </c>
     </row>
     <row r="335" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A335" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>332</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>496</v>
+        <v>681</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>497</v>
-[...3 lines deleted...]
-        <v>1901</v>
+        <v>43</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="E335" s="2">
+        <v>13161</v>
       </c>
       <c r="F335" s="2">
-        <v>15330</v>
+        <v>16271</v>
       </c>
     </row>
     <row r="336" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A336" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>333</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>498</v>
+        <v>488</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>489</v>
+      </c>
+      <c r="D336" s="1"/>
       <c r="E336" s="1">
-        <v>1900</v>
+        <v>1923</v>
       </c>
       <c r="F336" s="2">
-        <v>15352</v>
+        <v>15345</v>
       </c>
     </row>
     <row r="337" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A337" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>334</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>500</v>
+        <v>490</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>501</v>
-[...3 lines deleted...]
-      </c>
+        <v>491</v>
+      </c>
+      <c r="D337" s="1"/>
       <c r="E337" s="1">
-        <v>1911</v>
+        <v>1920</v>
       </c>
       <c r="F337" s="2">
-        <v>15354</v>
+        <v>15345</v>
       </c>
     </row>
     <row r="338" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A338" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>335</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>503</v>
+        <v>492</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="D338" s="1"/>
+        <v>493</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>494</v>
+      </c>
       <c r="E338" s="1">
-        <v>1904</v>
+        <v>1913</v>
       </c>
       <c r="F338" s="2">
-        <v>15376</v>
+        <v>15354</v>
       </c>
     </row>
     <row r="339" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A339" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>336</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>504</v>
+        <v>495</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>156</v>
+        <v>496</v>
       </c>
       <c r="D339" s="1"/>
       <c r="E339" s="1">
-        <v>1903</v>
+        <v>1901</v>
       </c>
       <c r="F339" s="2">
-        <v>15350</v>
+        <v>15330</v>
       </c>
     </row>
     <row r="340" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A340" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>337</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>505</v>
+        <v>497</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-        <v>8502</v>
+        <v>13</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="E340" s="1">
+        <v>1900</v>
       </c>
       <c r="F340" s="2">
-        <v>15349</v>
+        <v>15352</v>
       </c>
     </row>
     <row r="341" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A341" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>338</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>15</v>
+        <v>500</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>135</v>
+        <v>501</v>
       </c>
       <c r="E341" s="1">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="F341" s="2">
-        <v>15403</v>
+        <v>15354</v>
       </c>
     </row>
     <row r="342" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A342" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>339</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="D342" s="1"/>
-      <c r="E342" s="2">
-        <v>3659</v>
+      <c r="E342" s="1">
+        <v>1904</v>
       </c>
       <c r="F342" s="2">
-        <v>15352</v>
+        <v>15376</v>
       </c>
     </row>
     <row r="343" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A343" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>340</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>509</v>
+        <v>156</v>
       </c>
       <c r="D343" s="1"/>
       <c r="E343" s="1">
-        <v>1893</v>
+        <v>1903</v>
       </c>
       <c r="F343" s="2">
-        <v>15286</v>
+        <v>15350</v>
       </c>
     </row>
     <row r="344" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A344" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>341</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>511</v>
+        <v>29</v>
       </c>
       <c r="D344" s="1"/>
-      <c r="E344" s="1">
-        <v>1918</v>
+      <c r="E344" s="2">
+        <v>8502</v>
       </c>
       <c r="F344" s="2">
-        <v>15347</v>
+        <v>15349</v>
       </c>
     </row>
     <row r="345" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A345" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>342</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="D345" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>135</v>
+      </c>
       <c r="E345" s="1">
-        <v>1895</v>
+        <v>1910</v>
       </c>
       <c r="F345" s="2">
-        <v>15352</v>
+        <v>15403</v>
       </c>
     </row>
     <row r="346" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A346" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>343</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>513</v>
+        <v>506</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>29</v>
+        <v>58</v>
       </c>
       <c r="D346" s="1"/>
-      <c r="E346" s="1">
-        <v>1910</v>
+      <c r="E346" s="2">
+        <v>3659</v>
       </c>
       <c r="F346" s="2">
-        <v>15349</v>
+        <v>15352</v>
       </c>
     </row>
     <row r="347" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A347" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>344</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>508</v>
+      </c>
+      <c r="D347" s="1"/>
       <c r="E347" s="1">
-        <v>1906</v>
+        <v>1893</v>
       </c>
       <c r="F347" s="2">
-        <v>15353</v>
+        <v>15286</v>
       </c>
     </row>
     <row r="348" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A348" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>345</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>18</v>
+        <v>510</v>
       </c>
       <c r="D348" s="1"/>
       <c r="E348" s="1">
-        <v>1902</v>
+        <v>1918</v>
       </c>
       <c r="F348" s="2">
-        <v>15332</v>
+        <v>15347</v>
       </c>
     </row>
     <row r="349" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A349" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>346</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="D349" s="1"/>
       <c r="E349" s="1">
-        <v>1900</v>
+        <v>1895</v>
       </c>
       <c r="F349" s="2">
-        <v>15346</v>
+        <v>15352</v>
       </c>
     </row>
     <row r="350" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A350" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>347</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="D350" s="1"/>
       <c r="E350" s="1">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="F350" s="2">
-        <v>15386</v>
+        <v>15349</v>
       </c>
     </row>
     <row r="351" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A351" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>348</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D351" s="1"/>
+      <c r="D351" s="1" t="s">
+        <v>198</v>
+      </c>
       <c r="E351" s="1">
-        <v>1913</v>
+        <v>1906</v>
       </c>
       <c r="F351" s="2">
-        <v>15346</v>
+        <v>15353</v>
       </c>
     </row>
     <row r="352" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A352" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>349</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D352" s="1"/>
       <c r="E352" s="1">
-        <v>1906</v>
+        <v>1902</v>
       </c>
       <c r="F352" s="2">
-        <v>15404</v>
+        <v>15332</v>
       </c>
     </row>
     <row r="353" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A353" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>350</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>15</v>
+        <v>80</v>
       </c>
       <c r="D353" s="1"/>
       <c r="E353" s="1">
-        <v>1924</v>
+        <v>1900</v>
       </c>
       <c r="F353" s="2">
-        <v>15409</v>
+        <v>15346</v>
       </c>
     </row>
     <row r="354" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A354" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>351</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="D354" s="1"/>
-      <c r="E354" s="2">
-        <v>5648</v>
+      <c r="E354" s="1">
+        <v>1911</v>
       </c>
       <c r="F354" s="2">
-        <v>15337</v>
+        <v>15386</v>
       </c>
     </row>
     <row r="355" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A355" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>352</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D355" s="1"/>
       <c r="E355" s="1">
-        <v>1885</v>
+        <v>1913</v>
       </c>
       <c r="F355" s="2">
-        <v>15353</v>
+        <v>15346</v>
       </c>
     </row>
     <row r="356" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A356" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>353</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D356" s="1"/>
-      <c r="E356" s="2">
-        <v>7682</v>
+      <c r="E356" s="1">
+        <v>1906</v>
       </c>
       <c r="F356" s="2">
-        <v>15438</v>
+        <v>15404</v>
       </c>
     </row>
     <row r="357" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A357" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>354</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D357" s="1"/>
       <c r="E357" s="1">
-        <v>1906</v>
+        <v>1924</v>
       </c>
       <c r="F357" s="2">
-        <v>15297</v>
+        <v>15409</v>
       </c>
     </row>
     <row r="358" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A358" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>355</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>115</v>
+        <v>15</v>
       </c>
       <c r="D358" s="1"/>
-      <c r="E358" s="1">
-        <v>1915</v>
+      <c r="E358" s="2">
+        <v>5648</v>
       </c>
       <c r="F358" s="2">
-        <v>15410</v>
+        <v>15337</v>
       </c>
     </row>
     <row r="359" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A359" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>356</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="D359" s="1"/>
-      <c r="E359" s="2">
-        <v>6725</v>
+      <c r="E359" s="1">
+        <v>1885</v>
       </c>
       <c r="F359" s="2">
-        <v>15483</v>
+        <v>15353</v>
       </c>
     </row>
     <row r="360" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A360" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>357</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="D360" s="1"/>
       <c r="E360" s="2">
-        <v>3552</v>
+        <v>7682</v>
       </c>
       <c r="F360" s="2">
-        <v>15354</v>
+        <v>15438</v>
       </c>
     </row>
     <row r="361" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A361" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>358</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="D361" s="1"/>
       <c r="E361" s="1">
-        <v>1892</v>
+        <v>1906</v>
       </c>
       <c r="F361" s="2">
-        <v>15348</v>
+        <v>15297</v>
       </c>
     </row>
     <row r="362" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A362" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>359</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>15</v>
+        <v>115</v>
       </c>
       <c r="D362" s="1"/>
       <c r="E362" s="1">
-        <v>1910</v>
+        <v>1915</v>
       </c>
       <c r="F362" s="2">
-        <v>15343</v>
+        <v>15410</v>
       </c>
     </row>
     <row r="363" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A363" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>360</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>1908</v>
+        <v>116</v>
+      </c>
+      <c r="D363" s="1"/>
+      <c r="E363" s="2">
+        <v>6725</v>
       </c>
       <c r="F363" s="2">
-        <v>15352</v>
+        <v>15483</v>
       </c>
     </row>
     <row r="364" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A364" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>361</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>531</v>
+        <v>89</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>532</v>
-[...1 lines deleted...]
-      <c r="E364" s="1"/>
+        <v>77</v>
+      </c>
+      <c r="E364" s="2">
+        <v>3552</v>
+      </c>
       <c r="F364" s="2">
-        <v>15307</v>
+        <v>15354</v>
       </c>
     </row>
     <row r="365" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A365" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>362</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>533</v>
+        <v>526</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="D365" s="1"/>
       <c r="E365" s="1">
-        <v>1915</v>
+        <v>1892</v>
       </c>
       <c r="F365" s="2">
-        <v>15353</v>
+        <v>15348</v>
       </c>
     </row>
     <row r="366" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A366" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>363</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>535</v>
+        <v>527</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D366" s="1"/>
       <c r="E366" s="1">
-        <v>1892</v>
-[...2 lines deleted...]
-        <v>1942</v>
+        <v>1910</v>
+      </c>
+      <c r="F366" s="2">
+        <v>15343</v>
       </c>
     </row>
     <row r="367" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A367" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>364</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>536</v>
+        <v>528</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>345</v>
+        <v>105</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>537</v>
+        <v>198</v>
       </c>
       <c r="E367" s="1">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="F367" s="2">
-        <v>15354</v>
+        <v>15352</v>
       </c>
     </row>
     <row r="368" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A368" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>365</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>538</v>
+        <v>529</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>15</v>
+        <v>530</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>539</v>
-[...3 lines deleted...]
-      </c>
+        <v>531</v>
+      </c>
+      <c r="E368" s="1"/>
       <c r="F368" s="2">
-        <v>15350</v>
+        <v>15307</v>
       </c>
     </row>
     <row r="369" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A369" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>366</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>540</v>
+        <v>532</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>30</v>
+        <v>533</v>
       </c>
       <c r="E369" s="1">
-        <v>1905</v>
+        <v>1915</v>
       </c>
       <c r="F369" s="2">
-        <v>15354</v>
+        <v>15353</v>
       </c>
     </row>
     <row r="370" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A370" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>367</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>58</v>
-[...8 lines deleted...]
-        <v>15228</v>
+        <v>15</v>
+      </c>
+      <c r="D370" s="1"/>
+      <c r="E370" s="1">
+        <v>1892</v>
+      </c>
+      <c r="F370" s="1">
+        <v>1942</v>
       </c>
     </row>
     <row r="371" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A371" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>368</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="D371" s="1"/>
+        <v>345</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>536</v>
+      </c>
       <c r="E371" s="1">
-        <v>1916</v>
+        <v>1910</v>
       </c>
       <c r="F371" s="2">
-        <v>15345</v>
+        <v>15354</v>
       </c>
     </row>
     <row r="372" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A372" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>369</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-        <v>2766</v>
+        <v>15</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="E372" s="1">
+        <v>1901</v>
       </c>
       <c r="F372" s="2">
-        <v>15353</v>
+        <v>15350</v>
       </c>
     </row>
     <row r="373" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A373" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>370</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="D373" s="1"/>
+        <v>52</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>30</v>
+      </c>
       <c r="E373" s="1">
-        <v>1912</v>
+        <v>1905</v>
       </c>
       <c r="F373" s="2">
-        <v>15350</v>
+        <v>15354</v>
       </c>
     </row>
     <row r="374" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A374" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>371</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>546</v>
-[...1 lines deleted...]
-      <c r="D374" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>149</v>
+      </c>
       <c r="E374" s="2">
-        <v>3775</v>
+        <v>2942</v>
       </c>
       <c r="F374" s="2">
-        <v>15267</v>
+        <v>15228</v>
       </c>
     </row>
     <row r="375" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A375" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>372</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="D375" s="1"/>
-      <c r="E375" s="2">
-        <v>5183</v>
+      <c r="E375" s="1">
+        <v>1916</v>
       </c>
       <c r="F375" s="2">
-        <v>15348</v>
+        <v>15345</v>
       </c>
     </row>
     <row r="376" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A376" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>373</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>511</v>
+        <v>80</v>
       </c>
       <c r="D376" s="1"/>
-      <c r="E376" s="1">
-        <v>1908</v>
+      <c r="E376" s="2">
+        <v>2766</v>
       </c>
       <c r="F376" s="2">
-        <v>15347</v>
+        <v>15353</v>
       </c>
     </row>
     <row r="377" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A377" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>374</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>550</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="D377" s="1"/>
       <c r="E377" s="1">
-        <v>1916</v>
+        <v>1912</v>
       </c>
       <c r="F377" s="2">
-        <v>15349</v>
+        <v>15350</v>
       </c>
     </row>
     <row r="378" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A378" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>375</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>551</v>
+        <v>544</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>552</v>
+        <v>545</v>
       </c>
       <c r="D378" s="1"/>
-      <c r="E378" s="1">
-        <v>1921</v>
+      <c r="E378" s="2">
+        <v>3775</v>
       </c>
       <c r="F378" s="2">
-        <v>15354</v>
+        <v>15267</v>
       </c>
     </row>
     <row r="379" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A379" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>376</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>553</v>
+        <v>546</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>554</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="D379" s="1"/>
       <c r="E379" s="2">
-        <v>4596</v>
+        <v>5183</v>
       </c>
       <c r="F379" s="2">
-        <v>15346</v>
+        <v>15348</v>
       </c>
     </row>
     <row r="380" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A380" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>377</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>20</v>
+        <v>510</v>
       </c>
       <c r="D380" s="1"/>
       <c r="E380" s="1">
-        <v>1897</v>
+        <v>1908</v>
       </c>
       <c r="F380" s="2">
-        <v>15354</v>
+        <v>15347</v>
       </c>
     </row>
     <row r="381" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A381" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>378</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>556</v>
+        <v>548</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="D381" s="1"/>
+        <v>549</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>669</v>
+      </c>
       <c r="E381" s="1">
-        <v>1910</v>
+        <v>1916</v>
       </c>
       <c r="F381" s="2">
-        <v>15348</v>
+        <v>15349</v>
       </c>
     </row>
     <row r="382" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A382" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>379</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>62</v>
+        <v>551</v>
       </c>
       <c r="D382" s="1"/>
       <c r="E382" s="1">
-        <v>1914</v>
+        <v>1921</v>
       </c>
       <c r="F382" s="2">
-        <v>15353</v>
+        <v>15354</v>
       </c>
     </row>
     <row r="383" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A383" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>380</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>80</v>
+        <v>553</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>559</v>
-[...1 lines deleted...]
-      <c r="E383" s="1"/>
+        <v>124</v>
+      </c>
+      <c r="E383" s="2">
+        <v>4596</v>
+      </c>
       <c r="F383" s="2">
-        <v>15408</v>
+        <v>15346</v>
       </c>
     </row>
     <row r="384" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A384" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>381</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>422</v>
+        <v>20</v>
       </c>
       <c r="D384" s="1"/>
       <c r="E384" s="1">
-        <v>1912</v>
+        <v>1897</v>
       </c>
       <c r="F384" s="2">
-        <v>15352</v>
+        <v>15354</v>
       </c>
     </row>
     <row r="385" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A385" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>382</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>562</v>
+        <v>11</v>
       </c>
       <c r="D385" s="1"/>
       <c r="E385" s="1">
-        <v>1918</v>
+        <v>1910</v>
       </c>
       <c r="F385" s="2">
         <v>15348</v>
       </c>
     </row>
     <row r="386" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A386" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>383</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>563</v>
+        <v>556</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="D386" s="1"/>
       <c r="E386" s="1">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="F386" s="2">
-        <v>15348</v>
+        <v>15353</v>
       </c>
     </row>
     <row r="387" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A387" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>384</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>564</v>
+        <v>557</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>565</v>
-[...4 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="E387" s="1"/>
       <c r="F387" s="2">
-        <v>15349</v>
+        <v>15408</v>
       </c>
     </row>
     <row r="388" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A388" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>385</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>566</v>
+        <v>559</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>57</v>
+        <v>421</v>
       </c>
       <c r="D388" s="1"/>
       <c r="E388" s="1">
-        <v>1901</v>
+        <v>1912</v>
       </c>
       <c r="F388" s="2">
-        <v>15349</v>
+        <v>15352</v>
       </c>
     </row>
     <row r="389" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A389" s="1">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>386</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>567</v>
+        <v>560</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>277</v>
+        <v>561</v>
       </c>
       <c r="D389" s="1"/>
       <c r="E389" s="1">
-        <v>1903</v>
+        <v>1918</v>
       </c>
       <c r="F389" s="2">
-        <v>15383</v>
+        <v>15348</v>
       </c>
     </row>
     <row r="390" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A390" s="1">
-        <f t="shared" ref="A390:A452" si="6">A389+1</f>
+        <f t="shared" si="6"/>
         <v>387</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>569</v>
+        <v>41</v>
       </c>
       <c r="D390" s="1"/>
       <c r="E390" s="1">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="F390" s="2">
-        <v>15351</v>
+        <v>15348</v>
       </c>
     </row>
     <row r="391" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A391" s="1">
         <f t="shared" si="6"/>
         <v>388</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>105</v>
+        <v>564</v>
       </c>
       <c r="D391" s="1"/>
       <c r="E391" s="1">
-        <v>1901</v>
+        <v>1915</v>
       </c>
       <c r="F391" s="2">
-        <v>15345</v>
+        <v>15349</v>
       </c>
     </row>
     <row r="392" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A392" s="1">
         <f t="shared" si="6"/>
         <v>389</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>105</v>
+        <v>57</v>
       </c>
       <c r="D392" s="1"/>
       <c r="E392" s="1">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="F392" s="2">
-        <v>15345</v>
+        <v>15349</v>
       </c>
     </row>
     <row r="393" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A393" s="1">
         <f t="shared" si="6"/>
         <v>390</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>105</v>
+        <v>277</v>
       </c>
       <c r="D393" s="1"/>
       <c r="E393" s="1">
-        <v>1913</v>
+        <v>1903</v>
       </c>
       <c r="F393" s="2">
-        <v>15351</v>
+        <v>15383</v>
       </c>
     </row>
     <row r="394" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A394" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" ref="A394:A456" si="7">A393+1</f>
         <v>391</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>7</v>
+        <v>568</v>
       </c>
       <c r="D394" s="1"/>
       <c r="E394" s="1">
-        <v>1895</v>
+        <v>1914</v>
       </c>
       <c r="F394" s="2">
-        <v>15337</v>
+        <v>15351</v>
       </c>
     </row>
     <row r="395" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A395" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>392</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="D395" s="1"/>
       <c r="E395" s="1">
-        <v>1882</v>
+        <v>1901</v>
       </c>
       <c r="F395" s="2">
-        <v>15348</v>
+        <v>15345</v>
       </c>
     </row>
     <row r="396" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A396" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>393</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>29</v>
+        <v>105</v>
       </c>
       <c r="D396" s="1"/>
       <c r="E396" s="1">
-        <v>1907</v>
+        <v>1902</v>
       </c>
       <c r="F396" s="2">
-        <v>15350</v>
+        <v>15345</v>
       </c>
     </row>
     <row r="397" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A397" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>394</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="D397" s="1"/>
       <c r="E397" s="1">
-        <v>1899</v>
+        <v>1913</v>
       </c>
       <c r="F397" s="2">
-        <v>15404</v>
+        <v>15351</v>
       </c>
     </row>
     <row r="398" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A398" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>395</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>578</v>
+        <v>7</v>
       </c>
       <c r="D398" s="1"/>
       <c r="E398" s="1">
-        <v>1920</v>
+        <v>1895</v>
       </c>
       <c r="F398" s="2">
-        <v>15297</v>
+        <v>15337</v>
       </c>
     </row>
     <row r="399" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A399" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>396</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>580</v>
+        <v>20</v>
       </c>
       <c r="D399" s="1"/>
       <c r="E399" s="1">
-        <v>1919</v>
+        <v>1882</v>
       </c>
       <c r="F399" s="2">
-        <v>15338</v>
+        <v>15348</v>
       </c>
     </row>
     <row r="400" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A400" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>397</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="D400" s="1"/>
       <c r="E400" s="1">
-        <v>1904</v>
+        <v>1907</v>
       </c>
       <c r="F400" s="2">
-        <v>15405</v>
+        <v>15350</v>
       </c>
     </row>
     <row r="401" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A401" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>398</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>584</v>
+        <v>116</v>
       </c>
       <c r="D401" s="1"/>
-      <c r="E401" s="2">
-        <v>3369</v>
+      <c r="E401" s="1">
+        <v>1899</v>
       </c>
       <c r="F401" s="2">
-        <v>15261</v>
+        <v>15404</v>
       </c>
     </row>
     <row r="402" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A402" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>399</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>585</v>
+        <v>576</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>101</v>
+        <v>577</v>
       </c>
       <c r="D402" s="1"/>
-      <c r="E402" s="2">
-        <v>7666</v>
+      <c r="E402" s="1">
+        <v>1920</v>
       </c>
       <c r="F402" s="2">
-        <v>15345</v>
+        <v>15297</v>
       </c>
     </row>
     <row r="403" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A403" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>400</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>105</v>
+        <v>579</v>
       </c>
       <c r="D403" s="1"/>
       <c r="E403" s="1">
-        <v>1911</v>
+        <v>1919</v>
       </c>
       <c r="F403" s="2">
-        <v>15349</v>
+        <v>15338</v>
       </c>
     </row>
     <row r="404" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A404" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>401</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="D404" s="1"/>
+        <v>101</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>581</v>
+      </c>
       <c r="E404" s="1">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="F404" s="2">
-        <v>15347</v>
+        <v>15405</v>
       </c>
     </row>
     <row r="405" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A405" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>402</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>583</v>
+      </c>
+      <c r="D405" s="1"/>
       <c r="E405" s="2">
-        <v>5524</v>
+        <v>3369</v>
       </c>
       <c r="F405" s="2">
-        <v>15337</v>
+        <v>15261</v>
       </c>
     </row>
     <row r="406" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A406" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>403</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>590</v>
+        <v>101</v>
       </c>
       <c r="D406" s="1"/>
-      <c r="E406" s="1">
-        <v>1911</v>
+      <c r="E406" s="2">
+        <v>7666</v>
       </c>
       <c r="F406" s="2">
-        <v>15283</v>
+        <v>15345</v>
       </c>
     </row>
     <row r="407" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A407" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>404</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>592</v>
+        <v>105</v>
       </c>
       <c r="D407" s="1"/>
       <c r="E407" s="1">
-        <v>1916</v>
+        <v>1911</v>
       </c>
       <c r="F407" s="2">
         <v>15349</v>
       </c>
     </row>
     <row r="408" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A408" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>405</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>594</v>
+        <v>80</v>
       </c>
       <c r="D408" s="1"/>
       <c r="E408" s="1">
-        <v>1912</v>
+        <v>1907</v>
       </c>
       <c r="F408" s="2">
-        <v>15282</v>
+        <v>15347</v>
       </c>
     </row>
     <row r="409" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A409" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>406</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>596</v>
+        <v>57</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-        <v>1912</v>
+        <v>30</v>
+      </c>
+      <c r="E409" s="2">
+        <v>5524</v>
       </c>
       <c r="F409" s="2">
-        <v>15346</v>
+        <v>15337</v>
       </c>
     </row>
     <row r="410" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A410" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>407</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>598</v>
+        <v>588</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>268</v>
+        <v>589</v>
       </c>
       <c r="D410" s="1"/>
-      <c r="E410" s="2">
-        <v>2480</v>
+      <c r="E410" s="1">
+        <v>1911</v>
       </c>
       <c r="F410" s="2">
-        <v>15348</v>
+        <v>15283</v>
       </c>
     </row>
     <row r="411" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A411" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>408</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>599</v>
+        <v>590</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="D411" s="1"/>
       <c r="E411" s="1">
-        <v>1908</v>
+        <v>1916</v>
       </c>
       <c r="F411" s="2">
-        <v>15348</v>
+        <v>15349</v>
       </c>
     </row>
     <row r="412" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A412" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>409</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>600</v>
+        <v>592</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>2779</v>
+        <v>593</v>
+      </c>
+      <c r="D412" s="1"/>
+      <c r="E412" s="1">
+        <v>1912</v>
       </c>
       <c r="F412" s="2">
-        <v>15337</v>
+        <v>15282</v>
       </c>
     </row>
     <row r="413" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A413" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>410</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>601</v>
+        <v>594</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="D413" s="1"/>
+        <v>595</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>596</v>
+      </c>
       <c r="E413" s="1">
-        <v>1923</v>
+        <v>1912</v>
       </c>
       <c r="F413" s="2">
-        <v>15347</v>
+        <v>15346</v>
       </c>
     </row>
     <row r="414" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A414" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>411</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>116</v>
+        <v>268</v>
       </c>
       <c r="D414" s="1"/>
-      <c r="E414" s="1">
-        <v>1920</v>
+      <c r="E414" s="2">
+        <v>2480</v>
       </c>
       <c r="F414" s="2">
-        <v>15404</v>
+        <v>15348</v>
       </c>
     </row>
     <row r="415" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A415" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>412</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D415" s="1"/>
       <c r="E415" s="1">
-        <v>1898</v>
+        <v>1908</v>
       </c>
       <c r="F415" s="2">
-        <v>15346</v>
+        <v>15348</v>
       </c>
     </row>
     <row r="416" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A416" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>413</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="C416" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="D416" s="1"/>
+      <c r="D416" s="1" t="s">
+        <v>40</v>
+      </c>
       <c r="E416" s="2">
-        <v>5614</v>
+        <v>2779</v>
       </c>
       <c r="F416" s="2">
-        <v>15298</v>
+        <v>15337</v>
       </c>
     </row>
     <row r="417" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A417" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>414</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="D417" s="1"/>
       <c r="E417" s="1">
-        <v>1912</v>
+        <v>1923</v>
       </c>
       <c r="F417" s="2">
-        <v>15348</v>
+        <v>15347</v>
       </c>
     </row>
     <row r="418" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A418" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>415</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>20</v>
+        <v>116</v>
       </c>
       <c r="D418" s="1"/>
       <c r="E418" s="1">
-        <v>1898</v>
+        <v>1920</v>
       </c>
       <c r="F418" s="2">
-        <v>15352</v>
+        <v>15404</v>
       </c>
     </row>
     <row r="419" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A419" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>416</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D419" s="1"/>
       <c r="E419" s="1">
-        <v>1906</v>
+        <v>1898</v>
       </c>
       <c r="F419" s="2">
-        <v>15354</v>
+        <v>15346</v>
       </c>
     </row>
     <row r="420" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A420" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>417</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D420" s="1"/>
-      <c r="E420" s="1">
-        <v>1900</v>
+      <c r="E420" s="2">
+        <v>5614</v>
       </c>
       <c r="F420" s="2">
-        <v>15347</v>
+        <v>15298</v>
       </c>
     </row>
     <row r="421" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A421" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>418</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>5782</v>
+        <v>41</v>
+      </c>
+      <c r="D421" s="1"/>
+      <c r="E421" s="1">
+        <v>1912</v>
       </c>
       <c r="F421" s="2">
-        <v>15405</v>
+        <v>15348</v>
       </c>
     </row>
     <row r="422" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A422" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>419</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D422" s="1"/>
       <c r="E422" s="1">
-        <v>1908</v>
+        <v>1898</v>
       </c>
       <c r="F422" s="2">
-        <v>15403</v>
+        <v>15352</v>
       </c>
     </row>
     <row r="423" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A423" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>420</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="D423" s="1"/>
       <c r="E423" s="1">
-        <v>1921</v>
+        <v>1906</v>
       </c>
       <c r="F423" s="2">
-        <v>15404</v>
+        <v>15354</v>
       </c>
     </row>
     <row r="424" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A424" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>421</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>613</v>
+        <v>607</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D424" s="1"/>
       <c r="E424" s="1">
-        <v>1898</v>
+        <v>1900</v>
       </c>
       <c r="F424" s="2">
-        <v>15330</v>
+        <v>15347</v>
       </c>
     </row>
     <row r="425" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A425" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>422</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>1900</v>
+        <v>609</v>
+      </c>
+      <c r="E425" s="2">
+        <v>5782</v>
       </c>
       <c r="F425" s="2">
-        <v>15452</v>
+        <v>15405</v>
       </c>
     </row>
     <row r="426" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A426" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>423</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="D426" s="1"/>
       <c r="E426" s="1">
-        <v>1920</v>
+        <v>1908</v>
       </c>
       <c r="F426" s="2">
-        <v>15353</v>
+        <v>15403</v>
       </c>
     </row>
     <row r="427" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A427" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>424</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
       <c r="C427" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D427" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D427" s="1"/>
       <c r="E427" s="1">
-        <v>1917</v>
+        <v>1921</v>
       </c>
       <c r="F427" s="2">
-        <v>15359</v>
+        <v>15404</v>
       </c>
     </row>
     <row r="428" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A428" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>425</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>618</v>
+        <v>41</v>
       </c>
       <c r="D428" s="1"/>
       <c r="E428" s="1">
-        <v>1912</v>
+        <v>1898</v>
       </c>
       <c r="F428" s="2">
-        <v>15350</v>
+        <v>15330</v>
       </c>
     </row>
     <row r="429" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A429" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>426</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D429" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>77</v>
+      </c>
       <c r="E429" s="1">
-        <v>1906</v>
+        <v>1900</v>
       </c>
       <c r="F429" s="2">
-        <v>15354</v>
+        <v>15452</v>
       </c>
     </row>
     <row r="430" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A430" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>427</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>15</v>
+        <v>108</v>
       </c>
       <c r="D430" s="1"/>
       <c r="E430" s="1">
-        <v>1893</v>
+        <v>1920</v>
       </c>
       <c r="F430" s="2">
-        <v>15348</v>
+        <v>15353</v>
       </c>
     </row>
     <row r="431" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A431" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>428</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="D431" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>314</v>
+      </c>
       <c r="E431" s="1">
-        <v>1909</v>
+        <v>1917</v>
       </c>
       <c r="F431" s="2">
-        <v>15353</v>
+        <v>15359</v>
       </c>
     </row>
     <row r="432" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A432" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>429</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>81</v>
+        <v>617</v>
       </c>
       <c r="D432" s="1"/>
       <c r="E432" s="1">
-        <v>1897</v>
+        <v>1912</v>
       </c>
       <c r="F432" s="2">
-        <v>15403</v>
+        <v>15350</v>
       </c>
     </row>
     <row r="433" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A433" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>430</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D433" s="1"/>
       <c r="E433" s="1">
-        <v>1924</v>
+        <v>1906</v>
       </c>
       <c r="F433" s="2">
-        <v>15352</v>
+        <v>15354</v>
       </c>
     </row>
     <row r="434" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A434" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>431</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>624</v>
+        <v>619</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>6</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="D434" s="1"/>
       <c r="E434" s="1">
-        <v>1906</v>
+        <v>1893</v>
       </c>
       <c r="F434" s="2">
-        <v>15353</v>
+        <v>15348</v>
       </c>
     </row>
     <row r="435" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A435" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>432</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>625</v>
+        <v>620</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>4776</v>
+        <v>11</v>
+      </c>
+      <c r="D435" s="1"/>
+      <c r="E435" s="1">
+        <v>1909</v>
       </c>
       <c r="F435" s="2">
-        <v>15351</v>
+        <v>15353</v>
       </c>
     </row>
     <row r="436" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A436" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>433</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>626</v>
+        <v>621</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="D436" s="1"/>
       <c r="E436" s="1">
-        <v>1908</v>
+        <v>1897</v>
       </c>
       <c r="F436" s="2">
-        <v>15320</v>
+        <v>15403</v>
       </c>
     </row>
     <row r="437" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A437" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>434</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>627</v>
+        <v>622</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>628</v>
+        <v>20</v>
       </c>
       <c r="D437" s="1"/>
       <c r="E437" s="1">
-        <v>1904</v>
+        <v>1924</v>
       </c>
       <c r="F437" s="2">
         <v>15352</v>
       </c>
     </row>
     <row r="438" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A438" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>435</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-        <v>4856</v>
+        <v>6</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E438" s="1">
+        <v>1906</v>
       </c>
       <c r="F438" s="2">
-        <v>15351</v>
+        <v>15353</v>
       </c>
     </row>
     <row r="439" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A439" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>436</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-        <v>631</v>
+        <v>15</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="E439" s="2">
+        <v>4776</v>
       </c>
       <c r="F439" s="2">
-        <v>15346</v>
+        <v>15351</v>
       </c>
     </row>
     <row r="440" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A440" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>437</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>632</v>
+        <v>625</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>179</v>
+        <v>108</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>6730</v>
+        <v>93</v>
+      </c>
+      <c r="E440" s="1">
+        <v>1908</v>
       </c>
       <c r="F440" s="2">
-        <v>15405</v>
+        <v>15320</v>
       </c>
     </row>
     <row r="441" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A441" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>438</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>210</v>
+        <v>627</v>
       </c>
       <c r="D441" s="1"/>
       <c r="E441" s="1">
-        <v>1906</v>
+        <v>1904</v>
       </c>
       <c r="F441" s="2">
-        <v>15337</v>
+        <v>15352</v>
       </c>
     </row>
     <row r="442" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A442" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>439</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>7</v>
+        <v>52</v>
       </c>
       <c r="D442" s="1"/>
-      <c r="E442" s="1">
-        <v>1895</v>
+      <c r="E442" s="2">
+        <v>4856</v>
       </c>
       <c r="F442" s="2">
-        <v>15373</v>
+        <v>15351</v>
       </c>
     </row>
     <row r="443" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A443" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>440</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>349</v>
+        <v>7</v>
       </c>
       <c r="D443" s="1"/>
-      <c r="E443" s="1">
-        <v>1908</v>
+      <c r="E443" s="1" t="s">
+        <v>630</v>
       </c>
       <c r="F443" s="2">
-        <v>15351</v>
+        <v>15346</v>
       </c>
     </row>
     <row r="444" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A444" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>441</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>636</v>
+        <v>631</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>637</v>
-[...3 lines deleted...]
-        <v>1908</v>
+        <v>179</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E444" s="2">
+        <v>6730</v>
       </c>
       <c r="F444" s="2">
-        <v>15289</v>
+        <v>15405</v>
       </c>
     </row>
     <row r="445" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A445" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>442</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D445" s="1"/>
       <c r="E445" s="1">
-        <v>1899</v>
+        <v>1906</v>
       </c>
       <c r="F445" s="2">
         <v>15337</v>
       </c>
     </row>
     <row r="446" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A446" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>443</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>116</v>
+        <v>7</v>
       </c>
       <c r="D446" s="1"/>
       <c r="E446" s="1">
-        <v>1903</v>
+        <v>1895</v>
       </c>
       <c r="F446" s="2">
-        <v>15350</v>
+        <v>15373</v>
       </c>
     </row>
     <row r="447" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A447" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>444</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>641</v>
-[...3 lines deleted...]
-      </c>
+        <v>349</v>
+      </c>
+      <c r="D447" s="1"/>
       <c r="E447" s="1">
-        <v>1915</v>
+        <v>1908</v>
       </c>
       <c r="F447" s="2">
-        <v>15348</v>
+        <v>15351</v>
       </c>
     </row>
     <row r="448" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A448" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>445</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>6</v>
+        <v>636</v>
       </c>
       <c r="D448" s="1"/>
       <c r="E448" s="1">
-        <v>1894</v>
+        <v>1908</v>
       </c>
       <c r="F448" s="2">
-        <v>15410</v>
+        <v>15289</v>
       </c>
     </row>
     <row r="449" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A449" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>446</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>116</v>
+        <v>208</v>
       </c>
       <c r="D449" s="1"/>
       <c r="E449" s="1">
-        <v>1918</v>
+        <v>1899</v>
       </c>
       <c r="F449" s="2">
-        <v>15345</v>
+        <v>15337</v>
       </c>
     </row>
     <row r="450" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A450" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>447</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>6</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="D450" s="1"/>
       <c r="E450" s="1">
-        <v>1918</v>
+        <v>1903</v>
       </c>
       <c r="F450" s="2">
-        <v>15404</v>
+        <v>15350</v>
       </c>
     </row>
     <row r="451" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A451" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>448</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="D451" s="1"/>
+        <v>640</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>44</v>
+      </c>
       <c r="E451" s="1">
-        <v>1910</v>
+        <v>1915</v>
       </c>
       <c r="F451" s="2">
-        <v>15346</v>
+        <v>15348</v>
       </c>
     </row>
     <row r="452" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A452" s="1">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>449</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="D452" s="1"/>
       <c r="E452" s="1">
-        <v>1910</v>
+        <v>1894</v>
       </c>
       <c r="F452" s="2">
-        <v>15365</v>
+        <v>15410</v>
       </c>
     </row>
     <row r="453" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A453" s="1">
-        <f t="shared" ref="A453:A462" si="7">A452+1</f>
+        <f t="shared" si="7"/>
         <v>450</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>647</v>
+        <v>116</v>
       </c>
       <c r="D453" s="1"/>
       <c r="E453" s="1">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="F453" s="2">
-        <v>15352</v>
+        <v>15345</v>
       </c>
     </row>
     <row r="454" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A454" s="1">
         <f t="shared" si="7"/>
         <v>451</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>105</v>
+        <v>6</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>2623</v>
+        <v>643</v>
+      </c>
+      <c r="E454" s="1">
+        <v>1918</v>
       </c>
       <c r="F454" s="2">
-        <v>15463</v>
+        <v>15404</v>
       </c>
     </row>
     <row r="455" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A455" s="1">
         <f t="shared" si="7"/>
         <v>452</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="D455" s="1"/>
       <c r="E455" s="1">
-        <v>1919</v>
+        <v>1910</v>
       </c>
       <c r="F455" s="2">
-        <v>15349</v>
+        <v>15346</v>
       </c>
     </row>
     <row r="456" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A456" s="1">
         <f t="shared" si="7"/>
         <v>453</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="D456" s="1"/>
       <c r="E456" s="1">
         <v>1910</v>
       </c>
       <c r="F456" s="2">
-        <v>15346</v>
+        <v>15365</v>
       </c>
     </row>
     <row r="457" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A457" s="1">
-        <f t="shared" si="7"/>
+        <f t="shared" ref="A457:A466" si="8">A456+1</f>
         <v>454</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>29</v>
+        <v>646</v>
       </c>
       <c r="D457" s="1"/>
       <c r="E457" s="1">
-        <v>1900</v>
+        <v>1919</v>
       </c>
       <c r="F457" s="2">
-        <v>15349</v>
+        <v>15352</v>
       </c>
     </row>
     <row r="458" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A458" s="1">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>455</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="D458" s="1" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>1894</v>
+        <v>609</v>
+      </c>
+      <c r="E458" s="2">
+        <v>2623</v>
       </c>
       <c r="F458" s="2">
-        <v>15359</v>
+        <v>15463</v>
       </c>
     </row>
     <row r="459" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A459" s="1">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>456</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D459" s="1" t="s">
-        <v>651</v>
-[...2 lines deleted...]
-        <v>2815</v>
+        <v>658</v>
+      </c>
+      <c r="E459" s="1">
+        <v>1919</v>
       </c>
       <c r="F459" s="2">
-        <v>15403</v>
+        <v>15349</v>
       </c>
     </row>
     <row r="460" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A460" s="1">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>457</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>653</v>
+        <v>29</v>
       </c>
       <c r="D460" s="1"/>
-      <c r="E460" s="2">
-        <v>7226</v>
+      <c r="E460" s="1">
+        <v>1910</v>
       </c>
       <c r="F460" s="2">
-        <v>15297</v>
+        <v>15346</v>
       </c>
     </row>
     <row r="461" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A461" s="1">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>458</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>654</v>
+        <v>649</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="D461" s="1"/>
       <c r="E461" s="1">
-        <v>1906</v>
+        <v>1900</v>
       </c>
       <c r="F461" s="2">
-        <v>15364</v>
+        <v>15349</v>
       </c>
     </row>
     <row r="462" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A462" s="1">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>459</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="C462" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="E462" s="1">
+        <v>1894</v>
+      </c>
+      <c r="F462" s="2">
+        <v>15359</v>
+      </c>
+    </row>
+    <row r="463" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A463" s="1">
+        <f t="shared" si="8"/>
+        <v>460</v>
+      </c>
+      <c r="B463" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="E463" s="2">
+        <v>2815</v>
+      </c>
+      <c r="F463" s="2">
+        <v>15403</v>
+      </c>
+    </row>
+    <row r="464" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A464" s="1">
+        <f t="shared" si="8"/>
+        <v>461</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="D464" s="1"/>
+      <c r="E464" s="2">
+        <v>7226</v>
+      </c>
+      <c r="F464" s="2">
+        <v>15297</v>
+      </c>
+    </row>
+    <row r="465" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A465" s="1">
+        <f t="shared" si="8"/>
+        <v>462</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="D465" s="1"/>
+      <c r="E465" s="1">
+        <v>1906</v>
+      </c>
+      <c r="F465" s="2">
+        <v>15364</v>
+      </c>
+    </row>
+    <row r="466" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A466" s="1">
+        <f t="shared" si="8"/>
+        <v>463</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C466" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="D462" s="1" t="s">
+      <c r="D466" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="E462" s="2">
+      <c r="E466" s="2">
         <v>1908</v>
       </c>
-      <c r="F462" s="2">
+      <c r="F466" s="2">
         <v>15405</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>