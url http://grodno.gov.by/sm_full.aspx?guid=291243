--- v0 (2026-02-13)
+++ v1 (2026-04-19)
@@ -244,78 +244,65 @@
           <w:p w14:paraId="05351AC6" w14:textId="77777777" w:rsidR="00C87B44" w:rsidRPr="003C4F60" w:rsidRDefault="00C87B44" w:rsidP="004449A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10915"/>
               </w:tabs>
               <w:ind w:right="-28"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6150C916" w14:textId="77777777" w:rsidR="00C87B44" w:rsidRPr="003C4F60" w:rsidRDefault="00C87B44" w:rsidP="00E35C6D">
+          <w:p w14:paraId="733F42CE" w14:textId="6BE54B70" w:rsidR="00C87B44" w:rsidRPr="003C4F60" w:rsidRDefault="00C87B44" w:rsidP="00EE48B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C4F60">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Площадь земельного участка, га/ срок аренды</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CF2D5AA" w14:textId="77777777" w:rsidR="00C87B44" w:rsidRPr="003C4F60" w:rsidRDefault="00396050" w:rsidP="00E35C6D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C4F60">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -613,68 +600,75 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="003C4F60">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ул. Карского, 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="15691884" w14:textId="02DF605B" w:rsidR="006D2B42" w:rsidRPr="003C4F60" w:rsidRDefault="00313971" w:rsidP="006D2B42">
+          <w:p w14:paraId="15691884" w14:textId="44ACB2FC" w:rsidR="006D2B42" w:rsidRPr="003C4F60" w:rsidRDefault="00313971" w:rsidP="006D2B42">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10915"/>
               </w:tabs>
               <w:ind w:left="-86" w:right="-28"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C4F60">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>0,2400</w:t>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC380A">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2458</w:t>
             </w:r>
             <w:r w:rsidR="009F0C6F" w:rsidRPr="003C4F60">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BDE3D64" w14:textId="77777777" w:rsidR="009F0C6F" w:rsidRPr="003C4F60" w:rsidRDefault="009F0C6F" w:rsidP="006D2B42">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10915"/>
               </w:tabs>
               <w:ind w:left="-86" w:right="-28"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C4F60">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -717,101 +711,109 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>объекта коммунально-складского назначения на земельном участке в районе зданий по ул. Карского, 19 в г. Гродно</w:t>
             </w:r>
             <w:r w:rsidRPr="003C4F60">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="72EA27C5" w14:textId="40BE9255" w:rsidR="006D2B42" w:rsidRPr="003C4F60" w:rsidRDefault="002144B7" w:rsidP="00BE072D">
+          <w:p w14:paraId="72EA27C5" w14:textId="0364C2E9" w:rsidR="006D2B42" w:rsidRPr="003C4F60" w:rsidRDefault="00B06AB7" w:rsidP="00BE072D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6786"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C4F60">
-[...4 lines deleted...]
-              <w:t>123 433,00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>25 886,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1C04B797" w14:textId="50D9ECEC" w:rsidR="006D2B42" w:rsidRPr="003C4F60" w:rsidRDefault="002144B7" w:rsidP="0056796A">
+          <w:p w14:paraId="1C04B797" w14:textId="26B7A526" w:rsidR="006D2B42" w:rsidRPr="003C4F60" w:rsidRDefault="00B06AB7" w:rsidP="0056796A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10915"/>
               </w:tabs>
               <w:ind w:left="-120" w:right="-28"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C4F60">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>24 600,00</w:t>
+              <w:t>5 100</w:t>
+            </w:r>
+            <w:r w:rsidR="002144B7" w:rsidRPr="003C4F60">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C03DB9E" w14:textId="0A101850" w:rsidR="006D2B42" w:rsidRPr="003C4F60" w:rsidRDefault="00C303BB" w:rsidP="003B358A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6786"/>
               </w:tabs>
               <w:ind w:right="-61"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -923,67 +925,51 @@
               </w:rPr>
               <w:t>На земельном участке находятся капитальные строения</w:t>
             </w:r>
             <w:r w:rsidR="00C303BB" w:rsidRPr="003C4F60">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (подлежащие сносу)</w:t>
             </w:r>
             <w:r w:rsidRPr="003C4F60">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00C303BB" w:rsidRPr="003C4F60">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">дорожные одежды, </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">дорожные одежды, зелёные насаждения разных пород, </w:t>
             </w:r>
             <w:r w:rsidRPr="003C4F60">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>подземные инженерные коммуникации.</w:t>
             </w:r>
             <w:r w:rsidR="00962D5F" w:rsidRPr="003C4F60">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C303BB" w:rsidRPr="003C4F60">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>При необходимости, снос насаждений оформить в соответствии с действующим законодательством. Необходимость выноса инженерных сетей определить проектом в соответствии с принятым планировочным решением.</w:t>
             </w:r>
@@ -993,67 +979,51 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="6786"/>
               </w:tabs>
               <w:ind w:right="-61"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C4F60">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Адреса объектов, подлежащих сносу в г. Гродно: </w:t>
             </w:r>
             <w:r w:rsidR="00C303BB" w:rsidRPr="003C4F60">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">пер. Куйбышева 5-й, д. 20; </w:t>
-[...15 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>пер. Куйбышева 5-й, д. 20; пер. Куйбышева 5-й, д. 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="162BFF4C" w14:textId="77777777" w:rsidR="00E075C8" w:rsidRPr="003C4F60" w:rsidRDefault="00E075C8" w:rsidP="00AB1F33">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4F60">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">*- фактический размер убытков определяется </w:t>
       </w:r>
       <w:r w:rsidR="002A14BF" w:rsidRPr="003C4F60">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -1359,60 +1329,58 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CCA0D46" w14:textId="77777777" w:rsidR="002A1BC8" w:rsidRPr="003C4F60" w:rsidRDefault="002A1BC8" w:rsidP="002A1BC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4F60">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Организатор аукциона: коммунальное унитарное предприятие по оказанию услуг «Гродненский центр недвижимости»</w:t>
       </w:r>
       <w:r w:rsidR="00AE7DD7" w:rsidRPr="003C4F60">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, сайт </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AE7DD7" w:rsidRPr="003C4F60">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>gcn</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AE7DD7" w:rsidRPr="003C4F60">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AE7DD7" w:rsidRPr="003C4F60">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidRPr="003C4F60">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001D126F" w:rsidRPr="003C4F60">
         <w:rPr>
           <w:sz w:val="16"/>
@@ -1734,51 +1702,51 @@
       <w:r w:rsidR="00EB11FF" w:rsidRPr="003C4F60">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>обязан возместить затраты в соответствии с постановлением Совета Министров Республики Беларусь от 01.04.2014 № 298 и решением Гродненского горисполкома от</w:t>
       </w:r>
       <w:r w:rsidR="00AE7DD7" w:rsidRPr="003C4F60">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 03.04.2025 № 249</w:t>
       </w:r>
       <w:r w:rsidR="00EB11FF" w:rsidRPr="003C4F60">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C28327" w14:textId="1F576D5D" w:rsidR="004449A0" w:rsidRPr="003C4F60" w:rsidRDefault="00362C40" w:rsidP="00A72BD9">
+    <w:p w14:paraId="50C28327" w14:textId="61A1EB6A" w:rsidR="004449A0" w:rsidRPr="003C4F60" w:rsidRDefault="00362C40" w:rsidP="00A72BD9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4F60">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Всем желающим предоставляется возможность ознакомления с землеустроительной и градостроительной документацией</w:t>
       </w:r>
       <w:r w:rsidR="0007254D" w:rsidRPr="003C4F60">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> по земельн</w:t>
       </w:r>
       <w:r w:rsidR="00271861" w:rsidRPr="003C4F60">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -1861,128 +1829,113 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> инженерных коммуникаций и сооружений (при их наличии) и условиями инженерного развития инфраструктуры застраиваемой территории). </w:t>
       </w:r>
       <w:r w:rsidR="000840A4" w:rsidRPr="003C4F60">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Осмотр</w:t>
       </w:r>
       <w:r w:rsidR="006D5BD1" w:rsidRPr="003C4F60">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> на местности лота</w:t>
       </w:r>
       <w:r w:rsidR="000840A4" w:rsidRPr="003C4F60">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> производится желающими самостоятельно в удобное для них время</w:t>
       </w:r>
-      <w:r w:rsidR="00AE7DD7" w:rsidRPr="003C4F60">
-[...6 lines deleted...]
-      <w:r w:rsidR="000840A4" w:rsidRPr="003C4F60">
+      <w:r w:rsidR="004419F2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00EB11FF" w:rsidRPr="003C4F60">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004449A0" w:rsidRPr="003C4F60" w:rsidSect="002062EF">
+    <w:sectPr w:rsidR="004449A0" w:rsidRPr="003C4F60" w:rsidSect="009236FC">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="567" w:right="820" w:bottom="426" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="709" w:right="820" w:bottom="426" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0060381E"/>
     <w:rsid w:val="0000487B"/>
     <w:rsid w:val="00006D1F"/>
     <w:rsid w:val="00007D2F"/>
     <w:rsid w:val="00021BF1"/>
     <w:rsid w:val="00025CBA"/>
     <w:rsid w:val="00044DFD"/>
     <w:rsid w:val="00056E39"/>
     <w:rsid w:val="00056E66"/>
     <w:rsid w:val="00057EFC"/>
     <w:rsid w:val="0007254D"/>
     <w:rsid w:val="000840A4"/>
     <w:rsid w:val="000864F5"/>
@@ -2031,50 +1984,51 @@
     <w:rsid w:val="00306CC8"/>
     <w:rsid w:val="00313971"/>
     <w:rsid w:val="0032753B"/>
     <w:rsid w:val="003304B4"/>
     <w:rsid w:val="00333F15"/>
     <w:rsid w:val="003520DD"/>
     <w:rsid w:val="00362C40"/>
     <w:rsid w:val="003824B6"/>
     <w:rsid w:val="00382E3F"/>
     <w:rsid w:val="00386B63"/>
     <w:rsid w:val="00396050"/>
     <w:rsid w:val="003B358A"/>
     <w:rsid w:val="003B5408"/>
     <w:rsid w:val="003B789B"/>
     <w:rsid w:val="003C4CDE"/>
     <w:rsid w:val="003C4F60"/>
     <w:rsid w:val="003E59C1"/>
     <w:rsid w:val="003F7815"/>
     <w:rsid w:val="00402568"/>
     <w:rsid w:val="0040484C"/>
     <w:rsid w:val="00413C01"/>
     <w:rsid w:val="00431F16"/>
     <w:rsid w:val="004404E5"/>
     <w:rsid w:val="00440E38"/>
     <w:rsid w:val="004412A7"/>
+    <w:rsid w:val="004419F2"/>
     <w:rsid w:val="00442166"/>
     <w:rsid w:val="004449A0"/>
     <w:rsid w:val="00452488"/>
     <w:rsid w:val="00466C84"/>
     <w:rsid w:val="00472CCF"/>
     <w:rsid w:val="00485127"/>
     <w:rsid w:val="00487093"/>
     <w:rsid w:val="004C6361"/>
     <w:rsid w:val="004D504E"/>
     <w:rsid w:val="004F05ED"/>
     <w:rsid w:val="004F4FA5"/>
     <w:rsid w:val="00513871"/>
     <w:rsid w:val="00513BD2"/>
     <w:rsid w:val="00515F81"/>
     <w:rsid w:val="005214C8"/>
     <w:rsid w:val="00522E6E"/>
     <w:rsid w:val="0054060E"/>
     <w:rsid w:val="00546B86"/>
     <w:rsid w:val="0056796A"/>
     <w:rsid w:val="00577DAC"/>
     <w:rsid w:val="005866DE"/>
     <w:rsid w:val="005A62AC"/>
     <w:rsid w:val="005E2247"/>
     <w:rsid w:val="005F714E"/>
     <w:rsid w:val="0060381E"/>
@@ -2110,149 +2064,153 @@
     <w:rsid w:val="007A2320"/>
     <w:rsid w:val="007B609E"/>
     <w:rsid w:val="007C7199"/>
     <w:rsid w:val="007D1561"/>
     <w:rsid w:val="007D5CF9"/>
     <w:rsid w:val="007E0FBB"/>
     <w:rsid w:val="007E24B3"/>
     <w:rsid w:val="007E2FE6"/>
     <w:rsid w:val="007E3ABC"/>
     <w:rsid w:val="007E45C6"/>
     <w:rsid w:val="007E586D"/>
     <w:rsid w:val="007F0EC0"/>
     <w:rsid w:val="0082060C"/>
     <w:rsid w:val="00826326"/>
     <w:rsid w:val="00851AE6"/>
     <w:rsid w:val="00854084"/>
     <w:rsid w:val="00874297"/>
     <w:rsid w:val="00883588"/>
     <w:rsid w:val="00894B16"/>
     <w:rsid w:val="008C35F5"/>
     <w:rsid w:val="008C3D54"/>
     <w:rsid w:val="008E2B40"/>
     <w:rsid w:val="008E3189"/>
     <w:rsid w:val="008F03E2"/>
     <w:rsid w:val="0092281C"/>
+    <w:rsid w:val="009236FC"/>
     <w:rsid w:val="009304CC"/>
     <w:rsid w:val="009361CC"/>
     <w:rsid w:val="009550A5"/>
     <w:rsid w:val="00956C69"/>
     <w:rsid w:val="00962D5F"/>
     <w:rsid w:val="00971D56"/>
     <w:rsid w:val="009928A8"/>
     <w:rsid w:val="009A2FCE"/>
     <w:rsid w:val="009A6420"/>
     <w:rsid w:val="009C0D06"/>
     <w:rsid w:val="009D0B8A"/>
     <w:rsid w:val="009D474E"/>
     <w:rsid w:val="009D5D61"/>
     <w:rsid w:val="009E3B95"/>
     <w:rsid w:val="009F0721"/>
     <w:rsid w:val="009F0C6F"/>
     <w:rsid w:val="00A04F3D"/>
     <w:rsid w:val="00A131DC"/>
     <w:rsid w:val="00A23B43"/>
     <w:rsid w:val="00A27DCD"/>
     <w:rsid w:val="00A43817"/>
     <w:rsid w:val="00A650BB"/>
     <w:rsid w:val="00A67872"/>
     <w:rsid w:val="00A72BD9"/>
     <w:rsid w:val="00A85E02"/>
     <w:rsid w:val="00A86412"/>
     <w:rsid w:val="00AB17AA"/>
     <w:rsid w:val="00AB1F33"/>
     <w:rsid w:val="00AE4B55"/>
     <w:rsid w:val="00AE7DD7"/>
+    <w:rsid w:val="00B06AB7"/>
     <w:rsid w:val="00B1473A"/>
     <w:rsid w:val="00B220F2"/>
     <w:rsid w:val="00B402FD"/>
     <w:rsid w:val="00B469C6"/>
     <w:rsid w:val="00B50138"/>
     <w:rsid w:val="00B637B1"/>
     <w:rsid w:val="00B7276D"/>
     <w:rsid w:val="00B752F7"/>
     <w:rsid w:val="00B7566B"/>
     <w:rsid w:val="00BA4992"/>
     <w:rsid w:val="00BA5AAE"/>
     <w:rsid w:val="00BB1BEF"/>
     <w:rsid w:val="00BB46B4"/>
     <w:rsid w:val="00BC0162"/>
     <w:rsid w:val="00BC2396"/>
     <w:rsid w:val="00BC6931"/>
     <w:rsid w:val="00BD248E"/>
     <w:rsid w:val="00BD2E5C"/>
     <w:rsid w:val="00BD7C44"/>
     <w:rsid w:val="00BD7D4D"/>
     <w:rsid w:val="00BE072D"/>
     <w:rsid w:val="00BE6DF2"/>
     <w:rsid w:val="00BF4FE9"/>
     <w:rsid w:val="00BF6F49"/>
     <w:rsid w:val="00C030E8"/>
     <w:rsid w:val="00C07717"/>
     <w:rsid w:val="00C11AAE"/>
     <w:rsid w:val="00C11D33"/>
     <w:rsid w:val="00C14ECA"/>
     <w:rsid w:val="00C214DC"/>
     <w:rsid w:val="00C24660"/>
     <w:rsid w:val="00C303BB"/>
     <w:rsid w:val="00C35D83"/>
     <w:rsid w:val="00C408ED"/>
     <w:rsid w:val="00C47453"/>
     <w:rsid w:val="00C61533"/>
     <w:rsid w:val="00C67C8A"/>
     <w:rsid w:val="00C743C4"/>
     <w:rsid w:val="00C87B44"/>
+    <w:rsid w:val="00CC380A"/>
     <w:rsid w:val="00CD64FD"/>
     <w:rsid w:val="00CE0E6E"/>
     <w:rsid w:val="00CE1397"/>
     <w:rsid w:val="00CE1CA0"/>
     <w:rsid w:val="00D07D57"/>
     <w:rsid w:val="00D10E71"/>
     <w:rsid w:val="00D17AF9"/>
     <w:rsid w:val="00D31D72"/>
     <w:rsid w:val="00D37BF2"/>
     <w:rsid w:val="00D4094D"/>
     <w:rsid w:val="00D43ADC"/>
     <w:rsid w:val="00D54C32"/>
     <w:rsid w:val="00D66FD2"/>
     <w:rsid w:val="00DE3CB2"/>
     <w:rsid w:val="00DE66FD"/>
     <w:rsid w:val="00DE689A"/>
     <w:rsid w:val="00E06A23"/>
     <w:rsid w:val="00E075C8"/>
     <w:rsid w:val="00E178F4"/>
     <w:rsid w:val="00E2276A"/>
     <w:rsid w:val="00E34800"/>
     <w:rsid w:val="00E35C6D"/>
     <w:rsid w:val="00E40398"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4094E"/>
     <w:rsid w:val="00E45022"/>
     <w:rsid w:val="00E81D20"/>
     <w:rsid w:val="00EB11FF"/>
     <w:rsid w:val="00EC3FFB"/>
     <w:rsid w:val="00EC5364"/>
+    <w:rsid w:val="00EE48B0"/>
     <w:rsid w:val="00EE7217"/>
     <w:rsid w:val="00EE7FAC"/>
     <w:rsid w:val="00EF0EAA"/>
     <w:rsid w:val="00EF105A"/>
     <w:rsid w:val="00EF23FF"/>
     <w:rsid w:val="00F00CC8"/>
     <w:rsid w:val="00F03C6F"/>
     <w:rsid w:val="00F068DA"/>
     <w:rsid w:val="00F17F50"/>
     <w:rsid w:val="00F2533B"/>
     <w:rsid w:val="00F26733"/>
     <w:rsid w:val="00F65AFB"/>
     <w:rsid w:val="00F70A20"/>
     <w:rsid w:val="00F73496"/>
     <w:rsid w:val="00FA4AA9"/>
     <w:rsid w:val="00FB5421"/>
     <w:rsid w:val="00FC4D43"/>
     <w:rsid w:val="00FD2941"/>
     <w:rsid w:val="00FE3DBF"/>
     <w:rsid w:val="00FF2768"/>
     <w:rsid w:val="00FF2A65"/>
     <w:rsid w:val="00FF337E"/>
     <w:rsid w:val="00FF5F5C"/>
   </w:rsids>
   <m:mathPr>
@@ -3073,69 +3031,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1265</Words>
-  <Characters>7213</Characters>
+  <Words>1256</Words>
+  <Characters>7165</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
+  <Lines>59</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8462</CharactersWithSpaces>
+  <CharactersWithSpaces>8405</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Zver</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>