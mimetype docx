--- v0 (2026-08-13)
+++ v1 (2026-09-27)
@@ -228,58 +228,60 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6786"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E6978">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Площадь,</w:t>
             </w:r>
             <w:r w:rsidR="005D7396" w:rsidRPr="006E6978">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006E6978">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>кв.м</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0AEEEB75" w14:textId="77777777" w:rsidR="00BE27E2" w:rsidRPr="006E6978" w:rsidRDefault="00BE27E2" w:rsidP="006E6978">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6786"/>
               </w:tabs>
               <w:ind w:right="31"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -623,66 +625,87 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="6786"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E6978">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">г. Гродно, </w:t>
             </w:r>
             <w:r w:rsidR="00F52A3C" w:rsidRPr="006E6978">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>пр-т Янки Купалы, 94</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F4BB128" w14:textId="337D6FDC" w:rsidR="00F52A3C" w:rsidRPr="006E6978" w:rsidRDefault="00F52A3C" w:rsidP="006E6978">
+          <w:p w14:paraId="4F4BB128" w14:textId="104A2065" w:rsidR="00F52A3C" w:rsidRPr="006E6978" w:rsidRDefault="00F52A3C" w:rsidP="006E6978">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6786"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E6978">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Предполагаемое целевое назначение: для размещения аппарата вендинговой торговли.</w:t>
+              <w:t>Предполагаемое целевое назначение: для размещения аппарата вендинговой торговли</w:t>
+            </w:r>
+            <w:r w:rsidR="0007373F" w:rsidRPr="0007373F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0007373F" w:rsidRPr="0007373F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(кофейный аппарат)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6978">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25D82226" w14:textId="06A6568D" w:rsidR="001F541D" w:rsidRPr="006E6978" w:rsidRDefault="00F52A3C" w:rsidP="006E6978">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6786"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -894,66 +917,87 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="6786"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E6978">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">г. Гродно, </w:t>
             </w:r>
             <w:r w:rsidRPr="006E6978">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>пр-т Янки Купалы, 94</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BF971F1" w14:textId="05E367B5" w:rsidR="00213B5D" w:rsidRPr="006E6978" w:rsidRDefault="00213B5D" w:rsidP="006E6978">
+          <w:p w14:paraId="0BF971F1" w14:textId="362D0213" w:rsidR="00213B5D" w:rsidRPr="006E6978" w:rsidRDefault="00213B5D" w:rsidP="006E6978">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6786"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E6978">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Предполагаемое целевое назначение: для размещения аппарата вендинговой торговли.</w:t>
+              <w:t>Предполагаемое целевое назначение: для размещения аппарата вендинговой торговли</w:t>
+            </w:r>
+            <w:r w:rsidR="0007373F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0007373F" w:rsidRPr="0007373F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(кофейный аппарат)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6978">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B94DFD2" w14:textId="509ABE54" w:rsidR="00213B5D" w:rsidRPr="006E6978" w:rsidRDefault="00213B5D" w:rsidP="006E6978">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6786"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -2108,80 +2152,81 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0060381E"/>
     <w:rsid w:val="00002A5B"/>
     <w:rsid w:val="00003AFC"/>
     <w:rsid w:val="000047E9"/>
     <w:rsid w:val="00007A51"/>
     <w:rsid w:val="0001095A"/>
     <w:rsid w:val="000146B9"/>
     <w:rsid w:val="0002569B"/>
     <w:rsid w:val="0003706B"/>
     <w:rsid w:val="0003767C"/>
     <w:rsid w:val="00044DFD"/>
     <w:rsid w:val="0005750B"/>
     <w:rsid w:val="0006246B"/>
     <w:rsid w:val="00062E49"/>
     <w:rsid w:val="00063C11"/>
     <w:rsid w:val="00064C02"/>
     <w:rsid w:val="00072BB4"/>
+    <w:rsid w:val="0007373F"/>
     <w:rsid w:val="00076080"/>
     <w:rsid w:val="000826E0"/>
     <w:rsid w:val="000900EE"/>
     <w:rsid w:val="00090B04"/>
     <w:rsid w:val="0009274D"/>
     <w:rsid w:val="00094323"/>
     <w:rsid w:val="000A0CE6"/>
     <w:rsid w:val="000A337E"/>
     <w:rsid w:val="000A6396"/>
     <w:rsid w:val="000B3B55"/>
     <w:rsid w:val="000B5537"/>
     <w:rsid w:val="000B6D8F"/>
     <w:rsid w:val="000C2606"/>
     <w:rsid w:val="000C3235"/>
     <w:rsid w:val="000C4036"/>
     <w:rsid w:val="000C4AE1"/>
     <w:rsid w:val="000C778E"/>
     <w:rsid w:val="000D61EA"/>
     <w:rsid w:val="000D6FB3"/>
     <w:rsid w:val="000E7432"/>
     <w:rsid w:val="000F4AD9"/>
     <w:rsid w:val="001014FE"/>
     <w:rsid w:val="00102E81"/>
     <w:rsid w:val="00110F04"/>
     <w:rsid w:val="00124322"/>
@@ -3551,75 +3596,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>858</Words>
-  <Characters>4895</Characters>
+  <Words>864</Words>
+  <Characters>4927</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
+  <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5742</CharactersWithSpaces>
+  <CharactersWithSpaces>5780</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>5963866</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.grodno.gov.by/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>655369</vt:i4>
       </vt:variant>
       <vt:variant>